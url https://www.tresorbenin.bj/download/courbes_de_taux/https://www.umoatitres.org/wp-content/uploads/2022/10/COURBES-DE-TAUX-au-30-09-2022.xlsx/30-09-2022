--- v1 (2026-03-30)
+++ v2 (2026-04-05)
@@ -695,79 +695,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9399022f31f5bd23064089480f6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f1075a9c797821798e4208543a752.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189d48ddea52f1a53620e54334330ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9399022f31f5bd23064089480f6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c446911c9509de365c105b6cbf6e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce751f81f4207321a982cde60c7b8ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9399022f31f5bd23064089480f6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04296fdec05e3deb3fe84fda0afb4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e31dc2b2a900ea0de860f40741ae94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9399022f31f5bd23064089480f6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619b6a439ff92f88d35302110271dd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01d2793dbaf0f1136ce316806368f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9399022f31f5bd23064089480f6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf7feb25d3689ad85b010f14920f08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561414a54dc583d04e81bf7e92c39fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9399022f31f5bd23064089480f6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e6cd3aee7119dedd551bca7a1b913.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3e82beaafc6537351d9f96d68d204.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9399022f31f5bd23064089480f6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d995ced82c21ca2b7475e4d1ec2b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d632c82cee0533e1702adedb30b8a1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9399022f31f5bd23064089480f6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc2a8cb407d9d6c8e6264d8aacdd38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c89865b088074993236f6838c9153d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 3" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>