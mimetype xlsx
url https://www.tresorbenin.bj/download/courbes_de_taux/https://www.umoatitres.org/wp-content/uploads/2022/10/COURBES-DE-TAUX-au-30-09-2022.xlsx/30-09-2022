--- v2 (2026-04-05)
+++ v3 (2026-05-31)
@@ -695,79 +695,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189d48ddea52f1a53620e54334330ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d49ed6db6a5527c392d34f599fa76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce751f81f4207321a982cde60c7b8ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb11fd46a1940e5dea18912c452899.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e31dc2b2a900ea0de860f40741ae94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7d44026324131062ecb00399b6c2b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01d2793dbaf0f1136ce316806368f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d13f089a4feb2b0eface22a1edb35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561414a54dc583d04e81bf7e92c39fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ad13cb5ddecc22ca7d3b34ce2860b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3e82beaafc6537351d9f96d68d204.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f824e6b61a8eba532fc611db4aec64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d632c82cee0533e1702adedb30b8a1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7c0037aaed43cf033a163902c970.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad897d91351ca8e6b566dde677d44ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c89865b088074993236f6838c9153d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57857ce55f5ded0a19eaf7307384c141.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 3" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>