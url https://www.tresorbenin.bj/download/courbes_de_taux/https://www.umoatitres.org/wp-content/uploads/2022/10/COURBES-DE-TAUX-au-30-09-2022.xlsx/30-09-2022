--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -695,79 +695,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d49ed6db6a5527c392d34f599fa76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ce7421a51c93d67fd7e986fc7467.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb11fd46a1940e5dea18912c452899.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097207e59371141a16c2fbcfa5a42ff1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7d44026324131062ecb00399b6c2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d9983792f8f45cebc50e4e76a4dfc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d13f089a4feb2b0eface22a1edb35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f71bef9e9971a2a66468bf70075780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ad13cb5ddecc22ca7d3b34ce2860b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddacb9a93e1e6f11e8b73079e27d195.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f824e6b61a8eba532fc611db4aec64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6052c46a45b657df29cacf3f6fecbe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7c0037aaed43cf033a163902c970.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389578169f2beb629e1f3297bdfc20bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945b7f3a72827dc42e5c3eed3a632f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57857ce55f5ded0a19eaf7307384c141.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558b8d2661ba654a633b2faafc81144.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 3" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>