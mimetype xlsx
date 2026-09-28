--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -695,79 +695,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ce7421a51c93d67fd7e986fc7467.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88548df4c6e129e7df050a5aada1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa1175fd15806b0089e765431eff99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097207e59371141a16c2fbcfa5a42ff1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88548df4c6e129e7df050a5aada1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cc193b4489ef5f38c2418b6325c08.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d9983792f8f45cebc50e4e76a4dfc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88548df4c6e129e7df050a5aada1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327981e6bb7de3536a3f353055324808.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f71bef9e9971a2a66468bf70075780.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88548df4c6e129e7df050a5aada1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f550c05da9e3e6ba317862b173189d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddacb9a93e1e6f11e8b73079e27d195.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88548df4c6e129e7df050a5aada1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb10479a7a967e752f390a7d4cec1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6052c46a45b657df29cacf3f6fecbe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88548df4c6e129e7df050a5aada1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bc65371c3ef9c52fe64243309ae24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389578169f2beb629e1f3297bdfc20bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88548df4c6e129e7df050a5aada1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0da51b83545ffbd42541db8d4d8f25.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d1acbfc6819c0e29fcff4b55ccae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558b8d2661ba654a633b2faafc81144.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88548df4c6e129e7df050a5aada1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3779eb166df938843232628f65552.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 3" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>