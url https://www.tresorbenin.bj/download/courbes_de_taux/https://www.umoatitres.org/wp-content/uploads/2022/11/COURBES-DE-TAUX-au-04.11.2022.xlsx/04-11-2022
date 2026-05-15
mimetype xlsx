--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189cc4433a429b86f99aca0eadca58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ca56e4c2cecc54367209a49d0a6dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930e6efd0b86143c365220d3495699b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189cc4433a429b86f99aca0eadca58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a173c5d180840573ff478c1e1e95a0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf125022a166149bbfd17fb7f859b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189cc4433a429b86f99aca0eadca58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef541a8dbc9376a3083a32d2908f069.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b250d850a759bb6f7a4b3d7ab0347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189cc4433a429b86f99aca0eadca58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786c441c92f3d99569c4fdfeed0d4f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75405109bfe4f23f2a4d755136ab697.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189cc4433a429b86f99aca0eadca58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921ff402e7c331b25af5dd377aa0de1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de29353b471605ce1eed1160a27263.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189cc4433a429b86f99aca0eadca58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff1ecb94fbb360997f3a1df13dfe81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d722f2818de37ffb4d0679ba637ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189cc4433a429b86f99aca0eadca58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8393dbdf040df4572645dfffcf2405.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cb3e72416777c5f4215a88f0e6a78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189cc4433a429b86f99aca0eadca58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce3c0afeb755dfdb691725a42f7840.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7b5902497a68946ec67abdf8e5d37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>