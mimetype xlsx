--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930e6efd0b86143c365220d3495699b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957dfa2a3ed83a6acf11d2a25de293d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf125022a166149bbfd17fb7f859b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf829cc81dab2bd30034f4abc99fd67.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b250d850a759bb6f7a4b3d7ab0347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29810541f7848a56148e848a79f917c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75405109bfe4f23f2a4d755136ab697.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974664ca31bffcf73465e8740f842af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de29353b471605ce1eed1160a27263.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127449613b49285397e7223fcfe0ebbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d722f2818de37ffb4d0679ba637ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a2644eae5ab40a2c7b547ed9447d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cb3e72416777c5f4215a88f0e6a78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441987d4e9452964c47b369ff241a8d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe54ceff626c9da82b46f45b4d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7b5902497a68946ec67abdf8e5d37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405f9b8a87027d6f0d458658ab663f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>