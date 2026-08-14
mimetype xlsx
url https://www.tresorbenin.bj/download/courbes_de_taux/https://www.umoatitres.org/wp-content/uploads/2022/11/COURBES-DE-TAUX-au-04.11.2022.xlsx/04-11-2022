--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957dfa2a3ed83a6acf11d2a25de293d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301cdef6db8343e179abe0b6271bfe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1f29ad5f30afac45e10ecbc9a6813.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf829cc81dab2bd30034f4abc99fd67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301cdef6db8343e179abe0b6271bfe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc3af50a23ec34cf5acf9254b7e71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29810541f7848a56148e848a79f917c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301cdef6db8343e179abe0b6271bfe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8132d89a240815d412601d47799d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974664ca31bffcf73465e8740f842af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301cdef6db8343e179abe0b6271bfe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754d56566cbd50164ee92926661e6d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127449613b49285397e7223fcfe0ebbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301cdef6db8343e179abe0b6271bfe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cea24f639e1ce01bec3034a713a63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a2644eae5ab40a2c7b547ed9447d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301cdef6db8343e179abe0b6271bfe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdcc6969c8e1f69def5b23f7944f32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441987d4e9452964c47b369ff241a8d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301cdef6db8343e179abe0b6271bfe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b48b50302b0e875911f925fa93545.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0bbbeff20bdcd879c0fcd00a26b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405f9b8a87027d6f0d458658ab663f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301cdef6db8343e179abe0b6271bfe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46480b3839fcfd893cff5e6866e234fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>