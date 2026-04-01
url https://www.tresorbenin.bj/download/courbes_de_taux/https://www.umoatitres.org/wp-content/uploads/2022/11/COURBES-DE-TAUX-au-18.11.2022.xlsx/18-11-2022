--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262399d6914e766a84904ab6c39c98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd300486461a78beb3e72e24367479e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de00f6739b7fff50120d6858ec1954.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262399d6914e766a84904ab6c39c98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec8962e21cc195427711e43ef7d9e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3266018dff070136b5d9b2f50e5b9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262399d6914e766a84904ab6c39c98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127c1c2ff39cc1cd4e338a2de20ec19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596acb946b189c84ccabca75d4513ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262399d6914e766a84904ab6c39c98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37255eb70978dcb7eb341daf2c5ee46f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d4106515016823804b8c73913b56c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262399d6914e766a84904ab6c39c98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435a09e6d66871cb8e98c4773b69b21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d33bd7c8f28a09928ce2d44aa98f64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262399d6914e766a84904ab6c39c98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3758863ade4daf90bc5cbe226c78264.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb0b5ac39a55564353554054f2570b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262399d6914e766a84904ab6c39c98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decdb9291eb795d66a32391eecca725.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f55f588e684e04de6855de2ee40197.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262399d6914e766a84904ab6c39c98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d72c9fb314511d0f90bed7cc746e4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33eda4ae398b5501d2dd226ee766db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>