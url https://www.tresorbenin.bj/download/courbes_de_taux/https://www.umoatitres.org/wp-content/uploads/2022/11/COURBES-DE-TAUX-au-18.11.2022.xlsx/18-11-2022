--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de00f6739b7fff50120d6858ec1954.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b598f2b530f65932adfe83dd8b6be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3266018dff070136b5d9b2f50e5b9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc03aaff891cf3783a126e96c97b265.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596acb946b189c84ccabca75d4513ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dab322ff7f23ac0b73d87c65e3899.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d4106515016823804b8c73913b56c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19106008b641f19a49a6c97b06b729.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d33bd7c8f28a09928ce2d44aa98f64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ece1477eeb94205ee0360948648a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb0b5ac39a55564353554054f2570b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dfec9a781de9e0062f3e14a24721f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f55f588e684e04de6855de2ee40197.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e42866af6e8ae7ac831718626b486.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a23fc7a6b0381e29960bb54a9826.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33eda4ae398b5501d2dd226ee766db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b869e3ef3db365534637f26471e1328.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>