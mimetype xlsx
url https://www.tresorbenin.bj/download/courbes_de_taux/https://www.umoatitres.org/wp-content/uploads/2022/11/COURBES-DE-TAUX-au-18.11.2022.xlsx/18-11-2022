--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b598f2b530f65932adfe83dd8b6be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d720ad0f9b3348cf3426c8cc3a464.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cf66234caa851c7dc5f45ae8fae46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc03aaff891cf3783a126e96c97b265.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d720ad0f9b3348cf3426c8cc3a464.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b2ca5bc8826e7937e230c01ebed56.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dab322ff7f23ac0b73d87c65e3899.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d720ad0f9b3348cf3426c8cc3a464.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc531e64dcd511c4dd95b35e30278c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19106008b641f19a49a6c97b06b729.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d720ad0f9b3348cf3426c8cc3a464.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243a2f49ec37ed90e454ffa34bbc80e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ece1477eeb94205ee0360948648a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d720ad0f9b3348cf3426c8cc3a464.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4077b4dcaed4dbafa6161f2a16605d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dfec9a781de9e0062f3e14a24721f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d720ad0f9b3348cf3426c8cc3a464.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4efe825d4550b192a6e4e2698123d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e42866af6e8ae7ac831718626b486.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d720ad0f9b3348cf3426c8cc3a464.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8175e805b2a630b24560d3481e9b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14cb1065aba4c14074b21104fb4c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b869e3ef3db365534637f26471e1328.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d720ad0f9b3348cf3426c8cc3a464.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3575da207aaec471e11daae6c88aec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>