--- v2 (2026-03-30)
+++ v3 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c179e2d8cbca5c0a797d4555d32aeec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bdb36ae4cd36ee61d8af1a1da8634.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5fa442f4bd336e6df7a64a0ee72f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a8a41244cc16fc82de703f2dda12f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c179e2d8cbca5c0a797d4555d32aeec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758acb492f8823c887a4ebaf3c43cb5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5fa442f4bd336e6df7a64a0ee72f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bce6cf4be3e216ecc59989fdba5f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c179e2d8cbca5c0a797d4555d32aeec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd56b1d96a518f38179961c9c463fa6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5fa442f4bd336e6df7a64a0ee72f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200574d552763a872559d595f8f73ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c179e2d8cbca5c0a797d4555d32aeec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23274281321c1d49a29d776560c69c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5fa442f4bd336e6df7a64a0ee72f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d142988de897b63908155c72f48839.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c179e2d8cbca5c0a797d4555d32aeec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d792bcdfb39e531ab86c6e7bb423e2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5fa442f4bd336e6df7a64a0ee72f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99de1cc51e914f067e5ae67a229597.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c179e2d8cbca5c0a797d4555d32aeec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356bc06805cd658c8aa15ffe925f533.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5fa442f4bd336e6df7a64a0ee72f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb3515579d1b3d50a040d2e7a5607b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c179e2d8cbca5c0a797d4555d32aeec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eac6e583108e3edea542be8602259.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5fa442f4bd336e6df7a64a0ee72f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f3bd0a7f0d503bd4199a00cdb0342.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c179e2d8cbca5c0a797d4555d32aeec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df240c0b48370fc5b270896b6be7cfd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5fa442f4bd336e6df7a64a0ee72f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c937ea36c1ee25990838f1c418505ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>