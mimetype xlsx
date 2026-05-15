--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34796a6c5a5a5b125b45094af06f6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c793a78f347abc2d9ed0294b812e2d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de758d3f68d93f36ecbfe856349bf8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34796a6c5a5a5b125b45094af06f6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bb294481314413549e1bf4db32e30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec6cf6984dbca53d80d7e54c44d9df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34796a6c5a5a5b125b45094af06f6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a34d5f52887bb5eb5acacb47cd7a50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4f38b3b88a48244381c2059a56a60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34796a6c5a5a5b125b45094af06f6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7119e188f57ced27469019ac9e1613.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120778012f90d21715e1fb8ce238c399.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34796a6c5a5a5b125b45094af06f6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6aa5ba23f138935768ad8ee6838a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1691c2e1b0ea933d707bf0a94a13cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34796a6c5a5a5b125b45094af06f6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbaec16d40224874db6fed3345930e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c4299418899c78344b4705aad0800.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34796a6c5a5a5b125b45094af06f6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4c4bf0ac604dcaac01c4afe865968.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fc70c8a435d6020c48fc73f0bd331.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34796a6c5a5a5b125b45094af06f6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bd7d527cb41575a465fd837f61b98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb83e6a52e62fe6e9fd0968db2deff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>