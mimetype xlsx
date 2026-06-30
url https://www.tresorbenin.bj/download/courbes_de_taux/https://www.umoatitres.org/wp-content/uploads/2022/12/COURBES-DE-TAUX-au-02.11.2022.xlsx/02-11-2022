--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de758d3f68d93f36ecbfe856349bf8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ce15f2cc6e42452f8e0d915736f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec6cf6984dbca53d80d7e54c44d9df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa691a67f5eac6e591cb379d8dea0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4f38b3b88a48244381c2059a56a60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7f20488d1ac94afa26d964656d870.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120778012f90d21715e1fb8ce238c399.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe54fd435cc1ae86c9e405f568e1e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1691c2e1b0ea933d707bf0a94a13cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41e33bfccc590fe2e5a6fbf8fecd60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c4299418899c78344b4705aad0800.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcda9b17e346e87d22e7622fef95f95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fc70c8a435d6020c48fc73f0bd331.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070969b8fe21d6ebd61150d4e991a10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb452fab398b72db96699b6ff1d848.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb83e6a52e62fe6e9fd0968db2deff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0edc758b899ce090c2d8e6aa0c16b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>