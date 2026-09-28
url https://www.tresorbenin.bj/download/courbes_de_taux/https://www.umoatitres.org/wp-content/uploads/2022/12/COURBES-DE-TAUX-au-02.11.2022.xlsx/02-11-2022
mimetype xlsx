--- v3 (2026-06-30)
+++ v4 (2026-09-28)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ce15f2cc6e42452f8e0d915736f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae81863004786fd34996f278f0387.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65bfcd8be1d35068f7130b59d1a74f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa691a67f5eac6e591cb379d8dea0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae81863004786fd34996f278f0387.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af55f294bd993464f57fde5ac02a5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7f20488d1ac94afa26d964656d870.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae81863004786fd34996f278f0387.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f873026e8be8addca8bc73eedb7cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe54fd435cc1ae86c9e405f568e1e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae81863004786fd34996f278f0387.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c344dd21989b6f0b8947c5ec8b0bcee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41e33bfccc590fe2e5a6fbf8fecd60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae81863004786fd34996f278f0387.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43769002e75808a4c49e1c25235fedc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcda9b17e346e87d22e7622fef95f95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae81863004786fd34996f278f0387.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c435b7193736103ad1e43b3724ce58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070969b8fe21d6ebd61150d4e991a10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae81863004786fd34996f278f0387.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fb9b0b008b9c7c98578f23fcb60d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65b9cd2a5bf23e2503db522b17b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0edc758b899ce090c2d8e6aa0c16b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae81863004786fd34996f278f0387.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65aea4b5e9a1f67837b0859f79696d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>