--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d1eaa14f77bd75343f01ecbd83e9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403d568e104b1eec1042897c3baa9ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db22ad0e53d4e3843fdab37da39ec9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d1eaa14f77bd75343f01ecbd83e9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d322821ba00ab8117c55b4fbc72a90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb51ad7549eb6e27b0594a2037e973.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d1eaa14f77bd75343f01ecbd83e9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3263d00efec94d0979f2a676a6f61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79be038b93f6730e011f8fb7dc5427.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d1eaa14f77bd75343f01ecbd83e9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681faa19cab935e529828f1226bf46cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b58b049223fb456355d546542373.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d1eaa14f77bd75343f01ecbd83e9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac78afcc242ec20d15c3241b012f31c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4071919258f74dd9d83dca7cf2a862b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d1eaa14f77bd75343f01ecbd83e9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faff434d1aa0bc0a4a83d8c0bb03b13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929630544e36f319fb94c95e663b5f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d1eaa14f77bd75343f01ecbd83e9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e729e89807bbb172e135910dc60d83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4cc2c333da89131e543473454593d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d1eaa14f77bd75343f01ecbd83e9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5116423856d26e24bfd8a324d4d88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243465c74b93191f40e36cc3c43f42a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>