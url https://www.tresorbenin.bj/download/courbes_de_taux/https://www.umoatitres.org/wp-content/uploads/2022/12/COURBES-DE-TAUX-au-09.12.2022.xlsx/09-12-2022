--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db22ad0e53d4e3843fdab37da39ec9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e182804adaf7508fb8f984e75dc3db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb51ad7549eb6e27b0594a2037e973.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ea139c2f0b68c18cc0e26d3c92db8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79be038b93f6730e011f8fb7dc5427.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecf59fbc86f45b9c412cfb2ce5c9ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b58b049223fb456355d546542373.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d12d7899519bd966dbe5c3999f9234.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4071919258f74dd9d83dca7cf2a862b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56375556e92e82e5f79de0b3a0c06e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929630544e36f319fb94c95e663b5f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404780f2f964d8b86192e84a9f54b50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4cc2c333da89131e543473454593d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcba87bc241b58be02b93b0be0620f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33cef3e4adb64963903b9a2b93941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243465c74b93191f40e36cc3c43f42a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cec9d0733a946d5119e7167790871c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>