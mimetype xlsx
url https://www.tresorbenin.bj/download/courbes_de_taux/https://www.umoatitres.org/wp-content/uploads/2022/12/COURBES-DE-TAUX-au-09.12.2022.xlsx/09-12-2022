--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e182804adaf7508fb8f984e75dc3db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1407d887e7be27a5b15bd4b26ca5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35c2aab2b29112e6769f9d5ed79e00.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ea139c2f0b68c18cc0e26d3c92db8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1407d887e7be27a5b15bd4b26ca5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f846f21b17288bd8ba00c197223115.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecf59fbc86f45b9c412cfb2ce5c9ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1407d887e7be27a5b15bd4b26ca5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4a0f684f6f2182607e0574d61715e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d12d7899519bd966dbe5c3999f9234.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1407d887e7be27a5b15bd4b26ca5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac0fd30e79210bc24686dca241ebab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56375556e92e82e5f79de0b3a0c06e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1407d887e7be27a5b15bd4b26ca5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249b9cbbc1a6318886d6b1e1b0bc7db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404780f2f964d8b86192e84a9f54b50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1407d887e7be27a5b15bd4b26ca5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993b86c7fd176f517bcb5c6c1ce7d1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcba87bc241b58be02b93b0be0620f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1407d887e7be27a5b15bd4b26ca5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cc750da0827402a76aa8fcc647e65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3cd4d1e7436ffb620d80c7146538.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cec9d0733a946d5119e7167790871c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1407d887e7be27a5b15bd4b26ca5f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b739e31e24d3c099b81d95c93d672.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>