--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac4236eaeaaa325fcbc56fac8df77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c51af488e14a44da310d79c2f09c91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb57899e5c22675e29ee2bfdfcb9a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac4236eaeaaa325fcbc56fac8df77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40590f041946ee065892f1cb0dc15986.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c275925dec491398c02375d622244e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac4236eaeaaa325fcbc56fac8df77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150399f6837a4da4071c42af4fe74a9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c060f0db25bac3ff26ca04b145f977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac4236eaeaaa325fcbc56fac8df77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d51d96025d6f77c1bfe7d13d4245c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ac22920b7dd3d1cd7cd3195958fa1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac4236eaeaaa325fcbc56fac8df77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc01e995284e3b83916a2baa87073a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea75c42d9910494cf47ca31d2498389.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac4236eaeaaa325fcbc56fac8df77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9288d14726ce2d38ea468ba2bb39a3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61b0dcc6ea22a627d0910aaca27db9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac4236eaeaaa325fcbc56fac8df77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55166a59cf20b81cfdb541c19b9b92cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d195c068671b36a7d1918955708ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac4236eaeaaa325fcbc56fac8df77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe74b888e354613c55b5f911935e8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5094c54e8b1f943f3a1b3a6b02d46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>