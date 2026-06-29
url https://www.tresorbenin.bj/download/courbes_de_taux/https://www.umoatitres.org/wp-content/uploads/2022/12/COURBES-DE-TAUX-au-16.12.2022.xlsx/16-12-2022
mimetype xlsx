--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb57899e5c22675e29ee2bfdfcb9a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de9dc9c534edcd109627d6692ce64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f00ae95ac28c67b48036b3b01544ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c275925dec491398c02375d622244e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de9dc9c534edcd109627d6692ce64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa791eba40f96a53b05d2789d4e4baf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c060f0db25bac3ff26ca04b145f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de9dc9c534edcd109627d6692ce64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71631fcc09bc51b811f5d0c3631e220.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ac22920b7dd3d1cd7cd3195958fa1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de9dc9c534edcd109627d6692ce64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038c95219a6234fce3caf32f89ce321.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea75c42d9910494cf47ca31d2498389.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de9dc9c534edcd109627d6692ce64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5cb78e181c0d637e69beab9935ff1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61b0dcc6ea22a627d0910aaca27db9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de9dc9c534edcd109627d6692ce64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e451575c48258b040506047e8e2eee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d195c068671b36a7d1918955708ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de9dc9c534edcd109627d6692ce64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b38a0f2979b7a79a5d31762b7037a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad6d1095bbd0841a53c93a7d3c4a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5094c54e8b1f943f3a1b3a6b02d46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de9dc9c534edcd109627d6692ce64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e88b76dde959bccc07bbbf870dd9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>