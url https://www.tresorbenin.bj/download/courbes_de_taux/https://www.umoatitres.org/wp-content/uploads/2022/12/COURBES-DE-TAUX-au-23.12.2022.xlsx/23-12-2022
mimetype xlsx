--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ce4458d6b2fd98134fb552cb7684.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89b30096c1feaa3dc4e0d5335ee710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd6312721ae60570e177a52aca821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ce4458d6b2fd98134fb552cb7684.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b600ed5a26cde0a20b6f5b2cb15fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ae056ae6265b08d8108f04775878.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ce4458d6b2fd98134fb552cb7684.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c4c91c3531a3183b5080ba2f3e368.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7eb56b7c6a384099cf31598ea7eb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ce4458d6b2fd98134fb552cb7684.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356da5d15086e67ab18f38aad7cd4b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e05ceb0c664b556a6e9080fdc871b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ce4458d6b2fd98134fb552cb7684.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de771b2f004ff1e7ca7ea0b2a36b95c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b10f383caf2b1a6dab498f95761421.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ce4458d6b2fd98134fb552cb7684.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf72cdca8f9695fce44df8abeac8678.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef2c25dc4fb0621cbfd9f812dc468.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ce4458d6b2fd98134fb552cb7684.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4898aa0a828ed647f9541fbf4090e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046e8f092db705b1cfd521c38089bd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ce4458d6b2fd98134fb552cb7684.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aa8fb0e345598fef4d672cb00be73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a821247a7ab5dea053ffb1ce891805.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>