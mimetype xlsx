--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd6312721ae60570e177a52aca821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3013f27732a35a0e1c6a04b4f651f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ae056ae6265b08d8108f04775878.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb972fabd98e0bceb0e29086a49e6ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7eb56b7c6a384099cf31598ea7eb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1d82a3d4066b39414ced78aa4a63f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e05ceb0c664b556a6e9080fdc871b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aae1524fbdc4f3ae7a85d44f16008.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b10f383caf2b1a6dab498f95761421.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e6f35d75e6422bfcb657852531e7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef2c25dc4fb0621cbfd9f812dc468.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59151b94fc299582d65625f705ce7776.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046e8f092db705b1cfd521c38089bd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9513b4b73eb8389adea2b4e551088.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ef69f66a1961f5a83793890d5b38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a821247a7ab5dea053ffb1ce891805.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8b543c4d46bcb3f4a7021968f22e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>