--- v3 (2026-06-29)
+++ v4 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3013f27732a35a0e1c6a04b4f651f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dafe90547b4d30065334c3ecf4843.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8867e8345c337f50aa79beb31fbae1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb972fabd98e0bceb0e29086a49e6ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dafe90547b4d30065334c3ecf4843.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bed9c88a29dd55798fbdc1b1688694.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1d82a3d4066b39414ced78aa4a63f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dafe90547b4d30065334c3ecf4843.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7650b6c9b850ea61205aab8dc492e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aae1524fbdc4f3ae7a85d44f16008.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dafe90547b4d30065334c3ecf4843.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebc77e664b0a32ceba9c38451707a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e6f35d75e6422bfcb657852531e7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dafe90547b4d30065334c3ecf4843.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32126a388f3c4841d3626f856228b02e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59151b94fc299582d65625f705ce7776.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dafe90547b4d30065334c3ecf4843.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882aee4ed8aee0fc87f039e18fa07cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9513b4b73eb8389adea2b4e551088.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dafe90547b4d30065334c3ecf4843.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3d7a5817d3d733b7ffe546f4a7950.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20fa5840d36f20c23c0451f078285.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8b543c4d46bcb3f4a7021968f22e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dafe90547b4d30065334c3ecf4843.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a7b28ee78f8ec02f43064a2dbbb1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>