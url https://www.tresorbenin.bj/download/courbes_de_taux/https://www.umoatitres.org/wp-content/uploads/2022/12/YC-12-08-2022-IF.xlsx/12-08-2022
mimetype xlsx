--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b04ac055617774aee13b2cf55084d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac3c4ee08c8362109352b47885bf06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26697b704c61e84eee486c6a8c3e2a60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef162461b8b7ccf828a865fba9760d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b04ac055617774aee13b2cf55084d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631382885655af961afd48b34ad3026d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26697b704c61e84eee486c6a8c3e2a60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e9b89d4797fddefbb2139d931450f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b04ac055617774aee13b2cf55084d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6368a54faf916843fc7bd63d2ca97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26697b704c61e84eee486c6a8c3e2a60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a9bb434789228745178a77fae3d60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b04ac055617774aee13b2cf55084d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf32592acc899a974d7534aabf0f71f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26697b704c61e84eee486c6a8c3e2a60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99721e81949d5db2ed80fb8feb7823a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b04ac055617774aee13b2cf55084d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702f07438fe23aabb993a3b011a8087.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26697b704c61e84eee486c6a8c3e2a60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ca7ccc8c06e7bd300c5db8d7c82f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b04ac055617774aee13b2cf55084d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b287be79d11030b1c2f7f776124d7d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26697b704c61e84eee486c6a8c3e2a60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bf651692d34f99ef6255367b286b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b04ac055617774aee13b2cf55084d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f765536dc82ab751aec703bf10923da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26697b704c61e84eee486c6a8c3e2a60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75942e458bb11a7d88b8f30ff162d81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b04ac055617774aee13b2cf55084d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b72750f5a26cf29d1759a4b87be651.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26697b704c61e84eee486c6a8c3e2a60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4159f78298e34c0373ff336ef34b6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>