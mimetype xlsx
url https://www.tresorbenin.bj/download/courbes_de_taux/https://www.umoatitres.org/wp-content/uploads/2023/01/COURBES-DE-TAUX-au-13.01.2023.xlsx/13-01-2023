--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d599bc28ace38f50f551d4647fd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f256308a36d94e4dbd9cb2df63088c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a4aa485f657a06f8c603819f0d164.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d599bc28ace38f50f551d4647fd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b8ac41e802423907432a4dccb5087.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fe49c18098755ad4a0295214b8536.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d599bc28ace38f50f551d4647fd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32592c559229c8c00663146711714b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41c1e3af422fe292cae23b027605b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d599bc28ace38f50f551d4647fd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7e9dc95eb7e0e0beb0c9f31ffc819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38ceb97df05ffdae93d1e017a1f64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d599bc28ace38f50f551d4647fd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304f77a6f6785957bba219a822322be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d85c53a129b04c01ef6d2b9ea2b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d599bc28ace38f50f551d4647fd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2f400997ef2ab78e5691545b29b2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473f71b6a914f3180c2c74ffc16da1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d599bc28ace38f50f551d4647fd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9786c7f1900d2cd3a79641cdd42b18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ad00369e6fbb401d3863f31ed5393.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d599bc28ace38f50f551d4647fd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c32b754b3e41748a0770170c62f03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec348d68e6177811fa750765f304ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>