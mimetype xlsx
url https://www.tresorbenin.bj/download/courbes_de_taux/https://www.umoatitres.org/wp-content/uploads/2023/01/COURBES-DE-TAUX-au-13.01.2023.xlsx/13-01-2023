--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a4aa485f657a06f8c603819f0d164.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66561f549c42445d5e10480a55632baa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fe49c18098755ad4a0295214b8536.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68611270748278ea474e84a4fdc692f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41c1e3af422fe292cae23b027605b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb498128f7d2a1b1a5ef05ffac077.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38ceb97df05ffdae93d1e017a1f64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffead4fbe18c2304125729a8b78701.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d85c53a129b04c01ef6d2b9ea2b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9c83f46a4b6d67fde437b0d75993.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473f71b6a914f3180c2c74ffc16da1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c15d3af5b7116d528fec01058020.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ad00369e6fbb401d3863f31ed5393.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f686a2b2a95044f94a63d8e3ed338.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac943d549776d45a2490b5a689412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec348d68e6177811fa750765f304ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd736473adf0f7a0b566d3606c9980.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>