--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66561f549c42445d5e10480a55632baa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbb5662760f67af04255d7168fe3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723e61258f29c017855e1cddbb67c0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68611270748278ea474e84a4fdc692f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbb5662760f67af04255d7168fe3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39745dc8ade14e693539642c23425cb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb498128f7d2a1b1a5ef05ffac077.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbb5662760f67af04255d7168fe3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897ef00d19f5d119e55cdd342391877.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffead4fbe18c2304125729a8b78701.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbb5662760f67af04255d7168fe3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9f67ec5e835ee713104a5305942a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9c83f46a4b6d67fde437b0d75993.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbb5662760f67af04255d7168fe3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cb2429a7948d55832b9f0910fa694.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c15d3af5b7116d528fec01058020.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbb5662760f67af04255d7168fe3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b461738fb94ccbc75f22b5b3d5703.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f686a2b2a95044f94a63d8e3ed338.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbb5662760f67af04255d7168fe3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2a4afdc00ab000fc44053c2a20ee9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211baeb80d5e912c3aa06681dbefe8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd736473adf0f7a0b566d3606c9980.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbb5662760f67af04255d7168fe3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5a6add01035a7166cafda02cc9b26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>