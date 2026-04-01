--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3871b98332519e48363d56ef608419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de7f1be1a74029064f394b30c6f675.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20852f653423fc52334a585c02668791.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3871b98332519e48363d56ef608419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae96fa1884abcf67ecbf9c02737bf28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1fcac3f7407dbb73a38b806046717.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3871b98332519e48363d56ef608419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2208166afcbada27590b32065513505.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ba7c90faead34040e5caa752840d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3871b98332519e48363d56ef608419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2b5b1c88cbfd8b5f630b932afc450.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc170c4473443d2ef983ed5b8fba44c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3871b98332519e48363d56ef608419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740605f216a3f2a821e52b6cdc56f1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e656cb66573af5f4c2c3bde4f7a7be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3871b98332519e48363d56ef608419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b3cc531bedec6bb9ea0333d796809.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f692f451690d2ce84f95cf06d24e9e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3871b98332519e48363d56ef608419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d817b95fe7a6137924410a594c7ad98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30bff6e25b92e0d22b10687138eb5d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3871b98332519e48363d56ef608419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935832b84b9792c7ee4da0a05a645ed0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bb18df54087d3c1c94e4bd9f89414.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>