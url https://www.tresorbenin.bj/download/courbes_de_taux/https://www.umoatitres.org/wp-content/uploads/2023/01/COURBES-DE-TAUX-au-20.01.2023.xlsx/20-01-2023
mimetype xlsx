--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20852f653423fc52334a585c02668791.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40115d40d49d5a34f4d92810218bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1fcac3f7407dbb73a38b806046717.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b064330688eaf96e859d2f0fb342595.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ba7c90faead34040e5caa752840d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c9b8a35f7eb63e2b11d725af546f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc170c4473443d2ef983ed5b8fba44c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceaf4d82368bcf861c029b50d2d3a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e656cb66573af5f4c2c3bde4f7a7be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdd1a4397ecaf90209ec0bbe0c346d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f692f451690d2ce84f95cf06d24e9e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e801151aa74565e83a5569cb790ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30bff6e25b92e0d22b10687138eb5d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2154d853d819715b87a58b163154f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955927c93b651fff791346f33c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bb18df54087d3c1c94e4bd9f89414.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07837d80c51ff357aed8a89e6381be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>