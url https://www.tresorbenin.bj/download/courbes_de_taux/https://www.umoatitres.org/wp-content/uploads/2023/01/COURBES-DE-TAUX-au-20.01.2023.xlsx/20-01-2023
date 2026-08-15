--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40115d40d49d5a34f4d92810218bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f5b9db619800ffccf06e854e7d50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6c8e1d131e7bb3a1d989ff67bb0b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b064330688eaf96e859d2f0fb342595.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f5b9db619800ffccf06e854e7d50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d4694782843b8055ea11ab280ac57.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c9b8a35f7eb63e2b11d725af546f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f5b9db619800ffccf06e854e7d50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7357bd45a6fb04985090e5fc9e10096.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceaf4d82368bcf861c029b50d2d3a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f5b9db619800ffccf06e854e7d50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ee44f146026553531c83cef8a485d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdd1a4397ecaf90209ec0bbe0c346d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f5b9db619800ffccf06e854e7d50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755290ea4e1f2eee928b96d97f9288d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e801151aa74565e83a5569cb790ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f5b9db619800ffccf06e854e7d50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4ed8bd8713bd2cce42f13207f7a28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2154d853d819715b87a58b163154f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f5b9db619800ffccf06e854e7d50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4484120f61b4cf7c4aa04e6b273cc62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2527ade2850ae4f9faf078da5d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07837d80c51ff357aed8a89e6381be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f5b9db619800ffccf06e854e7d50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f619b29ab2e66eba6db6c7a60b6c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>