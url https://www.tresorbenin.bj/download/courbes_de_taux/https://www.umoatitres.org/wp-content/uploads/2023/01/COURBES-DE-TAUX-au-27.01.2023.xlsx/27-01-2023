--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906d39e480bc4d564b306ecb3466bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45341c36a2fd709bbcf6f2dbf69d407a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf19f4b44d7547407e8ed600175c8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906d39e480bc4d564b306ecb3466bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0273da6d84a78d9bf53eaf883417d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62726d5799a2f954645c185c69cc937.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906d39e480bc4d564b306ecb3466bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fb12200eaabef7924a463cee24c87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d533daa45e0a4fb49593a0777972b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906d39e480bc4d564b306ecb3466bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67182c8067340f6c44df845192440a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723b88c2e5f3c0b404d8f7f5493a0ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906d39e480bc4d564b306ecb3466bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327123f82d41ebf08b5f5b71692fbeec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84974c27dc09f17c2aa7f7b87b80a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906d39e480bc4d564b306ecb3466bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a33941d1082d5752caa088202c3b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee19923c2dac7beeccf7f275113748.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906d39e480bc4d564b306ecb3466bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86371c0d57a64a1b2b7f92311f240819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07304f016d0d616d80d0b074af300ac4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906d39e480bc4d564b306ecb3466bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068c0d3d5e9417004b601df18e38875.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ed90364cd81b39e7d2a9ef59c4fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>