--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf19f4b44d7547407e8ed600175c8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b6ed5bb5f893c69666a61d851a8a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62726d5799a2f954645c185c69cc937.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff888a8b36d34df5c640d89c634e316.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d533daa45e0a4fb49593a0777972b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60999ca7a52c032b4d072e405d5fd642.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723b88c2e5f3c0b404d8f7f5493a0ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fad8ab978dedd43b9fe36c82989eb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84974c27dc09f17c2aa7f7b87b80a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a8c9b70d9b48520b97f861f23c7d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee19923c2dac7beeccf7f275113748.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66eb7790d7f4a7dd65505b10092f69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07304f016d0d616d80d0b074af300ac4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481995e33b52caf5a143b2018644a41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d90304ed9ef167fc6dcfd46bd9bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ed90364cd81b39e7d2a9ef59c4fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246c9f27bc82952c60e3ee601401e17.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>