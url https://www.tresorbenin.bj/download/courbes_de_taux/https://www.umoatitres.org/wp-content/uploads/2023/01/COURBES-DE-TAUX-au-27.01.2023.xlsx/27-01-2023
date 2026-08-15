--- v4 (2026-06-29)
+++ v5 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b6ed5bb5f893c69666a61d851a8a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5203f392c98055305162d3e2e15e74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab213578237f76895fd1f147d3f72694.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff888a8b36d34df5c640d89c634e316.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5203f392c98055305162d3e2e15e74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94b3c336a19d86f66413507edde0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60999ca7a52c032b4d072e405d5fd642.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5203f392c98055305162d3e2e15e74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110d31ead26192060cc4e83d1fc4dfb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fad8ab978dedd43b9fe36c82989eb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5203f392c98055305162d3e2e15e74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f22d960170847f0fbe8aa2a4da9dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a8c9b70d9b48520b97f861f23c7d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5203f392c98055305162d3e2e15e74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d63df8828ce2bb9a0d6d69fe2a3e79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66eb7790d7f4a7dd65505b10092f69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5203f392c98055305162d3e2e15e74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f37e830c7781c775ac2caa310796bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481995e33b52caf5a143b2018644a41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5203f392c98055305162d3e2e15e74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6325976daa3ea1803bf9b4b2007f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94960ca161163e6ac6b901c1b3a59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246c9f27bc82952c60e3ee601401e17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5203f392c98055305162d3e2e15e74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a2f015618e3f93b0388c1291b900a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>