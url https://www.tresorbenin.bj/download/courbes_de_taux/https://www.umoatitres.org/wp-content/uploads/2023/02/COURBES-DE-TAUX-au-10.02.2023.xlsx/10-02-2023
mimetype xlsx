--- v1 (2026-03-30)
+++ v2 (2026-06-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9cb7551227336088e1100420d432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4b239fb7bb1c504f303c76b2c51f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c08d6ad8a5adb2df8546146ea02cd7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9cb7551227336088e1100420d432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4e765d7236fbac041cb503c438407.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ab99a53d46d5c57218c787bcd7b77.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9cb7551227336088e1100420d432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eea5d4387f31cd21b2412a3aef299.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c7126d524da20ec3972835aa9e6e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9cb7551227336088e1100420d432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2be03bb20d4961ee416d3df9ab2ee3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3aff557b4ef3928ef531468ca0c95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9cb7551227336088e1100420d432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3daf761cecd686214da760de8bfdd9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2190a2657be196839fe9f2cdce66c3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9cb7551227336088e1100420d432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bba2822dc92a4ff06185baca4faa4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821565202752e5f27ac4c931f27ec79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9cb7551227336088e1100420d432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e5d710ca26d3ab11d1443b1cd7c3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908762b755d2f7d0b46dba5961740b3c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9cb7551227336088e1100420d432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8e48f6b0e98898f334c5845c2101d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5912fbb85daa74cad6dd69cd227055.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>