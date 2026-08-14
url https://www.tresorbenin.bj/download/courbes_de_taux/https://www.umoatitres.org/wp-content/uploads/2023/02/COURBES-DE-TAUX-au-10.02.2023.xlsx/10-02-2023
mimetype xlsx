--- v2 (2026-06-15)
+++ v3 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c08d6ad8a5adb2df8546146ea02cd7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ac2a2a54591e964973451e890f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191ddeb344340c09267ad473e209757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ab99a53d46d5c57218c787bcd7b77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ac2a2a54591e964973451e890f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833c21e17f2ac93ac67668fabcce1f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c7126d524da20ec3972835aa9e6e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ac2a2a54591e964973451e890f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72be1ceb60fe8b8dde20cf78de64f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3aff557b4ef3928ef531468ca0c95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ac2a2a54591e964973451e890f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea668f2482d09055fa7abb4b2f04b81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2190a2657be196839fe9f2cdce66c3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ac2a2a54591e964973451e890f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e358f7a9eb5515a65deafdb62e276f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821565202752e5f27ac4c931f27ec79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ac2a2a54591e964973451e890f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5c01952d6553e11dbae1ea4d2ee48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908762b755d2f7d0b46dba5961740b3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ac2a2a54591e964973451e890f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164cdaa168b3e62b536b49b7f620d32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e96c0281372858b9b722cf834d26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5912fbb85daa74cad6dd69cd227055.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ac2a2a54591e964973451e890f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70896a50ef7c806ae19ec42db8529a26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>