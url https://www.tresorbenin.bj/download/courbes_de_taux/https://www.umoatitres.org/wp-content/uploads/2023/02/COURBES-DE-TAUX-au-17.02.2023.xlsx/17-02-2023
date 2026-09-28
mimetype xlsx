--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf2aa49f2cde73444ffddd27d27590.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae37e8e5bc71a5468d191f6f5e157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d7dc834a97eefe50b648a7b6d3ef9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0874b169d3d8a2c49be179ffcfd188c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae37e8e5bc71a5468d191f6f5e157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0e7eaf9f61573714bb1aadc834cf2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabfe2991e5f8883476f5659aa9e63c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae37e8e5bc71a5468d191f6f5e157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef203120b852186e526d23edc570981.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae107abe03d2f0e41a9b76727e35b023.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae37e8e5bc71a5468d191f6f5e157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a95fe0e3db6337050f33571e57bfbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cebfd5a3d653d29ef8c9354fc4d489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae37e8e5bc71a5468d191f6f5e157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e8bd516b4388bfb52d2b1dcfc16e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148f4eb26705b551ea5ee6a0e64b9b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae37e8e5bc71a5468d191f6f5e157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ff0267f59ab52546766553e3a061e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdd61f69650f8421b72c5a5b3980b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae37e8e5bc71a5468d191f6f5e157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dd1b98b854c020d24042a1bf03b46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1082a704e625fe35427225052f4018.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae37e8e5bc71a5468d191f6f5e157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edac1a8d743de53c987e239b400a5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>