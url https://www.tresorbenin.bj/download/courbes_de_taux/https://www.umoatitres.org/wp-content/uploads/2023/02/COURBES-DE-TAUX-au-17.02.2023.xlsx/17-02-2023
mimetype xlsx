--- v1 (2026-03-30)
+++ v2 (2026-06-10)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61dc64048f988582368154f292495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32894336b34276abfa5374c98cd293b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2df32d822bf0c73a0836a0d755872.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61dc64048f988582368154f292495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c521e9d8c4687b2acd5992d4ec0994b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722841fbabf6c5b21db3b149ecdba16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61dc64048f988582368154f292495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010e8028bba44e3477b5bb6e0ae173e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a5321884f470bcd5250bb89ae3048.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61dc64048f988582368154f292495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc05e593a62a6bac26a7598adbaed5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36919b342b3a3a86ba2ae966ac572f76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61dc64048f988582368154f292495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbc37252114b845e2e4e4ec65f32d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd563cdac16e84b7e94b9db444b7d1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61dc64048f988582368154f292495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c03f17945f34c5921a222cdce8d6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1aeee7d0d490d2fd5c360f74d7229.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61dc64048f988582368154f292495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61083d10bd623dbb52a40ee5ba135976.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefad1b55e46ca382fab81c415d64c57.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61dc64048f988582368154f292495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e99065fb668ef9920a540dda660f7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d670e5db48d3bce039e8eabc7b9dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>