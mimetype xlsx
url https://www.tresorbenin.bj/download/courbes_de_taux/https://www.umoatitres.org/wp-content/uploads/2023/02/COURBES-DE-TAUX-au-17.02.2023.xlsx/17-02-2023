--- v2 (2026-06-10)
+++ v3 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2df32d822bf0c73a0836a0d755872.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf2aa49f2cde73444ffddd27d27590.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722841fbabf6c5b21db3b149ecdba16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0874b169d3d8a2c49be179ffcfd188c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a5321884f470bcd5250bb89ae3048.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabfe2991e5f8883476f5659aa9e63c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36919b342b3a3a86ba2ae966ac572f76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae107abe03d2f0e41a9b76727e35b023.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd563cdac16e84b7e94b9db444b7d1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cebfd5a3d653d29ef8c9354fc4d489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1aeee7d0d490d2fd5c360f74d7229.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148f4eb26705b551ea5ee6a0e64b9b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefad1b55e46ca382fab81c415d64c57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdd61f69650f8421b72c5a5b3980b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0bf988e099dc965ccb7231002443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d670e5db48d3bce039e8eabc7b9dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc77bbcab81748163008c6359745c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1082a704e625fe35427225052f4018.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>