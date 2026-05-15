--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b689c3ca29cdd4a354824c62421f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8820d02d2a0aff9ad59ae3dea7b923e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f9952cdaf645ac3ff23139d21c250.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b689c3ca29cdd4a354824c62421f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8110fbf89ef299a978e0ad4b25cb03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f30021e1112bb03b7155963d95cffd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b689c3ca29cdd4a354824c62421f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945839709c5d47f1618b3a43228e19a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f78c727e77abe2488de79072a714d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b689c3ca29cdd4a354824c62421f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db0a318d4d8b48ec737eee9fc210a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a3b575372b7e4ef3a879722fdc336.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b689c3ca29cdd4a354824c62421f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041cdda5f0a443a0dfc5a9482722722.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a9439eb88bff7a08b04847867d01c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b689c3ca29cdd4a354824c62421f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02d043bf9e3a32bc2346ba9d106711.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66454b98b3fce900f334cd10974a46d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b689c3ca29cdd4a354824c62421f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4ed037c81db1e344c04b68dff13e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd46a378f2b0ca11ef265be28f76de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b689c3ca29cdd4a354824c62421f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d404628f7f4d7ef59a0ad26829d3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5a79eb7227cc4e83cc6881ca9b834.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>