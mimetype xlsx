--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f9952cdaf645ac3ff23139d21c250.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001257449bfea37a5d1bf28d6fc272a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f30021e1112bb03b7155963d95cffd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c679b77d2ff6aab064f3ec33dc47b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f78c727e77abe2488de79072a714d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ac0b1ef6966d69cfcc8facd6b095e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a3b575372b7e4ef3a879722fdc336.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c37cbf051449e648c5a635c26513e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a9439eb88bff7a08b04847867d01c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d944e09be76db976e8f7c84f1acb24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66454b98b3fce900f334cd10974a46d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cf85dcb566b47f3aa609facea0ba4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd46a378f2b0ca11ef265be28f76de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e15d641602391e4ccac72cd3bb7dc1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2828961fd404f05c10bdc9bc8565.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5a79eb7227cc4e83cc6881ca9b834.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845c3c8d3a8c3b05e35869f712006b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>