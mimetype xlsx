--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001257449bfea37a5d1bf28d6fc272a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17c0f66b5c0828e0b7084c8152e1a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764edcfeb3018ce4ba41e46933a81b30.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c679b77d2ff6aab064f3ec33dc47b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17c0f66b5c0828e0b7084c8152e1a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db57f1876f9459714f8164520abaaf3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ac0b1ef6966d69cfcc8facd6b095e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17c0f66b5c0828e0b7084c8152e1a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181d92266852b64db582f419678af06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c37cbf051449e648c5a635c26513e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17c0f66b5c0828e0b7084c8152e1a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeee59945f9163c31efd71ed4128022.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d944e09be76db976e8f7c84f1acb24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17c0f66b5c0828e0b7084c8152e1a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169b32a3eff892c0d3c2783bc268d3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cf85dcb566b47f3aa609facea0ba4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17c0f66b5c0828e0b7084c8152e1a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65320c049f8381a91f3b6d82dede2d69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e15d641602391e4ccac72cd3bb7dc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17c0f66b5c0828e0b7084c8152e1a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcab6fd54af0432024d10736a768a7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706d82efd26e3a50a3f1adf8b96f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845c3c8d3a8c3b05e35869f712006b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17c0f66b5c0828e0b7084c8152e1a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cfddf127acd69f34b6253288690a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>