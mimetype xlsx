--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac63ca40a62134d35242c47c7c5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15809137c01096eb73ff56d659bea0c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ef1d2c9876268c090b7fcd298c12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac63ca40a62134d35242c47c7c5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf872897074988dcd4c833cbd8147d31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627579c83e5cbe5f5d3db15b7b0421.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac63ca40a62134d35242c47c7c5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf05726f260f5c86d168cb24dfdfe0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbc9d342f7a9bd284f7f4b9ce4b8fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac63ca40a62134d35242c47c7c5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912990b8402f5f44894c619cd93a11f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecf31535159c4a37143bd4021b574a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac63ca40a62134d35242c47c7c5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f2d0a13b85d474fed449035f7889f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aa796395c03f45333c4987df8e689.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac63ca40a62134d35242c47c7c5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96825c26850811b390e7ea482bad1e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6960890d5f9006230f72cc6e2511c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac63ca40a62134d35242c47c7c5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c27e6ae038d94b371b9b5f4abacf4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6866e477acbd8d95dd063b2d39f88.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac63ca40a62134d35242c47c7c5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e412602ef75bd412a41d039a0914.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6d35a796d64c9ef145c38afd64db5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>