--- v2 (2026-04-01)
+++ v3 (2026-06-13)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ef1d2c9876268c090b7fcd298c12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86add9c64ae32f354530ec6344746025.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627579c83e5cbe5f5d3db15b7b0421.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39782d34af4d63692a89d64c7272421f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbc9d342f7a9bd284f7f4b9ce4b8fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ef1eed861336130a2993c8ea67cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecf31535159c4a37143bd4021b574a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85edffa5db44fcd571f4a611577cac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aa796395c03f45333c4987df8e689.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838e8defcf1911c365cd8c8e296d09c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6960890d5f9006230f72cc6e2511c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae32a7db0eec8c34a94c8182dceb2c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6866e477acbd8d95dd063b2d39f88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6532301ee871a6b3478da206c761f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc833e5b9d3202577e140ed58c785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6d35a796d64c9ef145c38afd64db5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc00f68d4e81ce4343fae0d9b71364.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>