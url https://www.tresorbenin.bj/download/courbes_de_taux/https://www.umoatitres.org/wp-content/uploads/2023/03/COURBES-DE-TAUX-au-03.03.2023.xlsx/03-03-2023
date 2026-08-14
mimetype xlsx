--- v3 (2026-06-13)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86add9c64ae32f354530ec6344746025.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c692546e17790aeb8a67fcd962659f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a457f17929bf39ade78d43a8e3871b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39782d34af4d63692a89d64c7272421f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c692546e17790aeb8a67fcd962659f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffbe607bf4654fc72f34889d5f9f61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ef1eed861336130a2993c8ea67cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c692546e17790aeb8a67fcd962659f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004d00228fd95aa42082600506f7aaf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85edffa5db44fcd571f4a611577cac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c692546e17790aeb8a67fcd962659f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88271f6b2745aaf5e45c72bc7afc6332.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838e8defcf1911c365cd8c8e296d09c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c692546e17790aeb8a67fcd962659f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f03f941f0de57b9d2ba4806ae705a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae32a7db0eec8c34a94c8182dceb2c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c692546e17790aeb8a67fcd962659f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ef6072b6979c5417511401c43db7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6532301ee871a6b3478da206c761f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c692546e17790aeb8a67fcd962659f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457edc7904a84d17e6c7f77dd56e320f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aecf6a3fa37148b06c6a73d5127fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc00f68d4e81ce4343fae0d9b71364.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c692546e17790aeb8a67fcd962659f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c35c95340520769a5d92eea4c6816.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>