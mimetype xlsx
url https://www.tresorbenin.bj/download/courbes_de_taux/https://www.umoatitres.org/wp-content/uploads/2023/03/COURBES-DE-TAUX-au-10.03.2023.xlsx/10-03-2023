--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbf6fb30c26f2b96260daa9e7c389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcc559a740f3861ba732415aef3fd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5563e42aa9591f5388c29b6c736f9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbf6fb30c26f2b96260daa9e7c389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aac70bf6e1e3a0ee51dc685926ba2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351adb3123377d7d1fc599c167a942b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbf6fb30c26f2b96260daa9e7c389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82015c0a526c8756bd817e2fb0f13f84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5bc7dc3804d9f9e5709535902ee1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbf6fb30c26f2b96260daa9e7c389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840703a2c6775051612ea75f2f340600.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6416a19184b5dca0e3fc4cfc500f7f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbf6fb30c26f2b96260daa9e7c389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1205467f2b545a52d900de98761b6ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb8d44333ec14c89e73d77c05fd37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbf6fb30c26f2b96260daa9e7c389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922132c037cd1042ec7e5a5af5bd64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc6964a1f8cc747cf5e5170fe3a96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbf6fb30c26f2b96260daa9e7c389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbd32ba448a21151e2a8da37886bdc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324d011a60db3bf72111fb1a964a237.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbf6fb30c26f2b96260daa9e7c389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071278d79f7a6749ba415e9f6d806c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e019ae5c7d811e8b3f212a2837f4c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>