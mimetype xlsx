--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5563e42aa9591f5388c29b6c736f9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c438a8f5f6a13fb66387c8bbba0bcf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351adb3123377d7d1fc599c167a942b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368249347c42e96eb11404c0588a742c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5bc7dc3804d9f9e5709535902ee1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1303cd98725a9f0f85c911db3e42c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6416a19184b5dca0e3fc4cfc500f7f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f9f7fbf1451612c76dddb3ac14c9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb8d44333ec14c89e73d77c05fd37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cad43234a2771611b51308fd4f6f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc6964a1f8cc747cf5e5170fe3a96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a83c8bbf42c5bd24d92365877a19a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324d011a60db3bf72111fb1a964a237.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bb97de712fc7cadcb2818f60689d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a1d2963af1bbd9646203d47cea92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e019ae5c7d811e8b3f212a2837f4c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd18e05da3cc0f74d828df328c15dac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>