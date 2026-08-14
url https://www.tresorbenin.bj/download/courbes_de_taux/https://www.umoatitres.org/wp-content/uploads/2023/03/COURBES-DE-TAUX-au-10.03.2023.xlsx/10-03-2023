--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c438a8f5f6a13fb66387c8bbba0bcf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1a5d7be5e3a7ea9494a24c15d84a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368249347c42e96eb11404c0588a742c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fe1177f3f8fc04f4152e925684fcc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1303cd98725a9f0f85c911db3e42c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac2459d2f56453fb4e522b585897da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f9f7fbf1451612c76dddb3ac14c9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a946f4bd40266d44b86c087fee59a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cad43234a2771611b51308fd4f6f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4ea3c24ff42a3b37bc6ec5a42a4b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a83c8bbf42c5bd24d92365877a19a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39279bf375b56c2d0422215baccfd628.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bb97de712fc7cadcb2818f60689d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1f32fd7936afe85d5682a64f44de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed202fa009144adff7f8a48f1aecd23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd18e05da3cc0f74d828df328c15dac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a009ee307ff77ba324f1bf437babc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>