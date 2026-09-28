--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1a5d7be5e3a7ea9494a24c15d84a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c298012f07029fa7d4926d2479f769.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e6317d36c9ae819d69a25f56f4045.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fe1177f3f8fc04f4152e925684fcc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c298012f07029fa7d4926d2479f769.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe56a456cd3cfada5fb0812814a6c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac2459d2f56453fb4e522b585897da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c298012f07029fa7d4926d2479f769.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafa190da4a200c2953cb492c53a9ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a946f4bd40266d44b86c087fee59a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c298012f07029fa7d4926d2479f769.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae729faae0a6e0bd4b8d30f9e2d00081.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4ea3c24ff42a3b37bc6ec5a42a4b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c298012f07029fa7d4926d2479f769.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa3dfce9793a9f0af4994ef038da09.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39279bf375b56c2d0422215baccfd628.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c298012f07029fa7d4926d2479f769.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c5556cdd2507ed8c8ed8760b33cf1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1f32fd7936afe85d5682a64f44de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c298012f07029fa7d4926d2479f769.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708448d8a1b34c61673279ea54188e88.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc29d9f862ce0884f923b32ada.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a009ee307ff77ba324f1bf437babc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c298012f07029fa7d4926d2479f769.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab533679097f43881cdb87b4e2b57874.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>