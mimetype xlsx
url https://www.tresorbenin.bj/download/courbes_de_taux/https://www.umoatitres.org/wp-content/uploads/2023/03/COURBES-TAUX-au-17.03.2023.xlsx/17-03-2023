--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f43efa8599dc8fc27952791d0b9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d409d8349adf49c35f0c0e5a0794245.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe0e700a22799a9d540021c1c450e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f43efa8599dc8fc27952791d0b9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552b7be248fa06bde051dd74762edfb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7813ea2e090f1204547c9be3891db10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f43efa8599dc8fc27952791d0b9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7a929c633d810c6b6379fbff4c29c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e85408f49eb5c103002d0d92ce962.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f43efa8599dc8fc27952791d0b9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338a5f7d5c2f55d069497c67bd99423.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c90db91bb5a7ad3b739d7d65d6f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f43efa8599dc8fc27952791d0b9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb3e0b90fce3a9b97c014a481fc2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacd057b9ba901c52ee6153b685a5c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f43efa8599dc8fc27952791d0b9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d473e46736665820a37284c8825bdf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e542d4e4ac9abc284b9a0c50652a67.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f43efa8599dc8fc27952791d0b9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed8a421578891d87572f23f1771564.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c84a6d7ff1b73771113fb0db02cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f43efa8599dc8fc27952791d0b9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8326a595c40e8aca8f31dcf6105d73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785301692121494f0945325dab1f3ffe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>