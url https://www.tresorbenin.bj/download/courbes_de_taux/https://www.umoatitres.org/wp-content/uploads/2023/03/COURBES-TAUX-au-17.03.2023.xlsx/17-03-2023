--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe0e700a22799a9d540021c1c450e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b136bf4484ddf23aad53503adfafd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ad7a953b63e11c9e7ef9a946dacae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7813ea2e090f1204547c9be3891db10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b136bf4484ddf23aad53503adfafd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb965e923474f4d0d9569587b1c0dc85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e85408f49eb5c103002d0d92ce962.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b136bf4484ddf23aad53503adfafd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b56a8ba44849b0118a36b1d80be5a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c90db91bb5a7ad3b739d7d65d6f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b136bf4484ddf23aad53503adfafd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612ee2a798d051388977a184ebcb803.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacd057b9ba901c52ee6153b685a5c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b136bf4484ddf23aad53503adfafd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f690681ec3133f94c0ffd005f355743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e542d4e4ac9abc284b9a0c50652a67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b136bf4484ddf23aad53503adfafd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122a23bb529a1b9507d9f107702e9b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c84a6d7ff1b73771113fb0db02cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b136bf4484ddf23aad53503adfafd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d318545bdb2c34563cd8f1d0fd8f537.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467ff6a24051d140cad938d24c1828.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785301692121494f0945325dab1f3ffe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b136bf4484ddf23aad53503adfafd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0537db4d31414f631b05a1010c24e8d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>