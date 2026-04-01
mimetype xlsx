--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255237c9f0b972791b90f1c8a16c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65011c78156751eb84d3398f0db6bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560331f7907edcd2763a1435dfba11fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255237c9f0b972791b90f1c8a16c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52163e2b433da31921fc0d619da2ed59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdd74c7ac58f2a697b258d4c2d0dbe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255237c9f0b972791b90f1c8a16c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7193f6bd6d932ede06b2105d1cc61bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdec200292ad66e24fef78a67bbff1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255237c9f0b972791b90f1c8a16c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d493afa47e5f0f1071d5ddc1e2a65c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c082e8ccd71a429f0b587b1c35917d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255237c9f0b972791b90f1c8a16c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac90d4c33507d9fbd4221b397d28ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9f8188a236e9e40b878569301f4ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255237c9f0b972791b90f1c8a16c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816acd4c80e60fae669c39546245bebc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03766063aa6889c310d10db9db135d3f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255237c9f0b972791b90f1c8a16c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27831955fd10654bbbc91c2ff354080b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989dcab8ae42c139f6a2f68b0bf3a39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255237c9f0b972791b90f1c8a16c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f5946d169d8f2012c2bf3f68f8d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121583f1f407f0beb96a46c02fe0e3b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>