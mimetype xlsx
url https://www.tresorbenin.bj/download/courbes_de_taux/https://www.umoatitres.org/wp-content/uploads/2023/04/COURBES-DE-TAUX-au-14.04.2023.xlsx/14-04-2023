--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560331f7907edcd2763a1435dfba11fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2f55cb94289530a0a014a1b128090.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdd74c7ac58f2a697b258d4c2d0dbe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a107637683d3f6f42edcd5c79caa6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdec200292ad66e24fef78a67bbff1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb3f52381ba680640938b5f2ab6fa2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c082e8ccd71a429f0b587b1c35917d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f76db29e62ef4f28ec73728b77de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9f8188a236e9e40b878569301f4ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cf8c511fe8736a40bd27b5d5a50f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03766063aa6889c310d10db9db135d3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a46ccbb77669b573d500c1d548d9f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989dcab8ae42c139f6a2f68b0bf3a39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058b65e8496097169b42b36e38e6b33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011acfd14308b50223adbc6e2dbf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121583f1f407f0beb96a46c02fe0e3b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7c8ee2fc7227357528028f263e2bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>