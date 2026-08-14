--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2f55cb94289530a0a014a1b128090.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76fca9686d1c7072d2a0299f181fe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb7fc9d3ed0177055b65e73f1be66e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a107637683d3f6f42edcd5c79caa6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76fca9686d1c7072d2a0299f181fe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac99be2a04384ff2ca3b450fc12235.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb3f52381ba680640938b5f2ab6fa2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76fca9686d1c7072d2a0299f181fe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bf3bc9b0af49cbfea38b783ad3330.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f76db29e62ef4f28ec73728b77de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76fca9686d1c7072d2a0299f181fe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57975290106fc17fb31b1287961a2b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cf8c511fe8736a40bd27b5d5a50f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76fca9686d1c7072d2a0299f181fe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27074a3fb3eca65432e556330e0729a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a46ccbb77669b573d500c1d548d9f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76fca9686d1c7072d2a0299f181fe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962dacd1aa0bc43d48b6338f86ef333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058b65e8496097169b42b36e38e6b33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76fca9686d1c7072d2a0299f181fe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b526877727bad83477c89fd2e9c45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8f6fa15adba207e6c4793d4f193.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7c8ee2fc7227357528028f263e2bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76fca9686d1c7072d2a0299f181fe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267962d57dce1bb9d16acb0691b9c503.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>