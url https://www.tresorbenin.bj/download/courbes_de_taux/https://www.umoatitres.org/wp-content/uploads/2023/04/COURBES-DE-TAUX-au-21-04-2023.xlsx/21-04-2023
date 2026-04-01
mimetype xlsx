--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878548ab0ec00808838d7a59a3f850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999811b9ccc7935e9f7a6ac599de2438.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262420a8513175329a9b6f65786dc82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878548ab0ec00808838d7a59a3f850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631f240afdbdcd63a569bc4eb2c9d54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51614124171267a6169458ee0eefcd28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878548ab0ec00808838d7a59a3f850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb3a3ab2b524ae2d3b5c2dffa6dfd9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbef55b945a61f31488e03abd42a5d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878548ab0ec00808838d7a59a3f850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92c06861d8fc2270585099d95e8b59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3142232d5d506becb470177271629df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878548ab0ec00808838d7a59a3f850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d03e44343dd85939758985f9a97e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609393f1edf8e5bfa786f5ad25fc112.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878548ab0ec00808838d7a59a3f850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fcefc1eee3bb85d398aa62d37be77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b0a18cd2a54eb4e08fda626bf3e98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878548ab0ec00808838d7a59a3f850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4cec67b9e367fd8224cb78d746a4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2847fc47241c49a6cb1a4db5772e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878548ab0ec00808838d7a59a3f850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd6ab304169205038d9f163b8f2a1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fffc4f2f9560272aeaf4870b5a06df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>