--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262420a8513175329a9b6f65786dc82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de29005cc55b27626db3aa88730bd0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51614124171267a6169458ee0eefcd28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c8e323676f648cd8529aa83dd0b4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbef55b945a61f31488e03abd42a5d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce2c4d665b834c0ce29e58e040ca85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3142232d5d506becb470177271629df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf8f6981ed09e1608438389350ba59.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609393f1edf8e5bfa786f5ad25fc112.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a343bdc9073ad0fffd76a927df70d07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b0a18cd2a54eb4e08fda626bf3e98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e802bd45e2d018b93f84c43a9fa4768.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2847fc47241c49a6cb1a4db5772e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e006d781fa89dd5bdd5990964d56c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d6bd1b31f78f872e9ae7208b7b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fffc4f2f9560272aeaf4870b5a06df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0a21c74860ee4e6c8769ec09771cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>