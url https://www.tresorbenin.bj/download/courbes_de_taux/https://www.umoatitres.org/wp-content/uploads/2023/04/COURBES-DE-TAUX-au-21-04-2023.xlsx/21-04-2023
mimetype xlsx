--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de29005cc55b27626db3aa88730bd0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b20e2af469e5ed4c5f37d9a6d435f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f178504faa72a558304218226f1a01f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c8e323676f648cd8529aa83dd0b4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b20e2af469e5ed4c5f37d9a6d435f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcdc57aab004c011fe7a3dd218e227.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce2c4d665b834c0ce29e58e040ca85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b20e2af469e5ed4c5f37d9a6d435f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7745aef328b64b5ba6a672f5de9d83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf8f6981ed09e1608438389350ba59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b20e2af469e5ed4c5f37d9a6d435f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236294c3ee838e01473f0edb04cce92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a343bdc9073ad0fffd76a927df70d07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b20e2af469e5ed4c5f37d9a6d435f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634e4fa0fae5e42eea6d525d85c063d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e802bd45e2d018b93f84c43a9fa4768.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b20e2af469e5ed4c5f37d9a6d435f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a9bf547f661944b0faf0cc2f662c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e006d781fa89dd5bdd5990964d56c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b20e2af469e5ed4c5f37d9a6d435f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f14ce516f5e6d63eb6144fddc254a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec37ec6029cbe7b2f66f37d44d014.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0a21c74860ee4e6c8769ec09771cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b20e2af469e5ed4c5f37d9a6d435f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6b0a199747de5f78a66a516f96ca2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>