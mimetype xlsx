--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974dc85648fd966da48ed2274b11a6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545ad928067f15bd4591589419fdf24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe2b49bc074a4ad31d33bf42cd53fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974dc85648fd966da48ed2274b11a6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84ac61cbd320f395c8aed108fd6765.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c35c1da6d226c0a19a627bb44d187.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974dc85648fd966da48ed2274b11a6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f830c7ac94b0e2e224eb849560e2f16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e46571db0cd2af14d696d3e50ffd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974dc85648fd966da48ed2274b11a6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f21f342d1d3817aded371b37991a7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aebec2cd746fa9ff1afbc680ccc05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974dc85648fd966da48ed2274b11a6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245d160185eaed1b0c6e6125b44cd92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5200c2bca66fa651c10e0b28dd90e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974dc85648fd966da48ed2274b11a6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3764ac051590f9218f92c9729947e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb807f7a1d223911e414e84f31de0fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974dc85648fd966da48ed2274b11a6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712fc5a85e4aa4fa9ab7f84e8acae91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddde63a69c310effe4cb83018958086.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974dc85648fd966da48ed2274b11a6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07bd14056e980b01ec387869d856f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fc4a0a4c85ffa200627b228e60464.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>