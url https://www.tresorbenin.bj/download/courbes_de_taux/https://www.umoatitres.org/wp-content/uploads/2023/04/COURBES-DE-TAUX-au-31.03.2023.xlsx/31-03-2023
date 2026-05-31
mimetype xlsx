--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe2b49bc074a4ad31d33bf42cd53fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7045ce6157068981d2868400edc23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c35c1da6d226c0a19a627bb44d187.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dabb39b61e2c53288b7645d836d10a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e46571db0cd2af14d696d3e50ffd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10acd1703f918fbacfb97c40a9502f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aebec2cd746fa9ff1afbc680ccc05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a356549eb94753e9c43a191abfdd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5200c2bca66fa651c10e0b28dd90e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca531746cac8d2341c11087cb53dda.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb807f7a1d223911e414e84f31de0fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356dc218e6a08daf7a83218b777c65d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddde63a69c310effe4cb83018958086.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ee0ffeda10feece4a51213155182e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4575fee44fb7f6ed3b36eec49bce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fc4a0a4c85ffa200627b228e60464.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedbab8f7dd9510f62b83fb962976f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>