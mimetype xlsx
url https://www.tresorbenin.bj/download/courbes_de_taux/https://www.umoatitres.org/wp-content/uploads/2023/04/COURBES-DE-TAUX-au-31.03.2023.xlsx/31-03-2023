--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7045ce6157068981d2868400edc23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dc712461a50cec4e6fb685bfd7e38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dabb39b61e2c53288b7645d836d10a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56646eb951d53da4d4a37a4bd33f22b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10acd1703f918fbacfb97c40a9502f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269818883ea27499b96a45e38182bc4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a356549eb94753e9c43a191abfdd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b61b3946709c50a2cdd8f5bdd7a46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca531746cac8d2341c11087cb53dda.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5312bdbd4fa1aaa26651cb9cb318a96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356dc218e6a08daf7a83218b777c65d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89521211c454e4ef79d360f98fad452c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ee0ffeda10feece4a51213155182e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872c8b822387bb3d2fa9126ce3db3a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8677ca34f7a5fa6347ff2c8db2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedbab8f7dd9510f62b83fb962976f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f545fcf6949b9edd2e7888fcd0c4ddf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>