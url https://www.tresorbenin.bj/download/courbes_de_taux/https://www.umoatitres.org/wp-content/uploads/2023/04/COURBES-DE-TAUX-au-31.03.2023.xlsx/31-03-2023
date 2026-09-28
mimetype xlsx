--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dc712461a50cec4e6fb685bfd7e38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e58b9d52c45b0181d4363aba0c75.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9d6e7691a45c83f77af5c88e10af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56646eb951d53da4d4a37a4bd33f22b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e58b9d52c45b0181d4363aba0c75.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a699e699882bc25faa16d55bcb063a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269818883ea27499b96a45e38182bc4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e58b9d52c45b0181d4363aba0c75.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16353cfd3407d51b3d1a3d40dec11c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b61b3946709c50a2cdd8f5bdd7a46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e58b9d52c45b0181d4363aba0c75.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee963cc9532abaec67b1aa1e9626ba6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5312bdbd4fa1aaa26651cb9cb318a96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e58b9d52c45b0181d4363aba0c75.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ca29ac304383581530966f9865b90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89521211c454e4ef79d360f98fad452c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e58b9d52c45b0181d4363aba0c75.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bd5499f21157771ce33ba6157468e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872c8b822387bb3d2fa9126ce3db3a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e58b9d52c45b0181d4363aba0c75.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4312a198f79b6ea8fda45d5545c7ac7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e8559f17f385914d15c7beb6b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f545fcf6949b9edd2e7888fcd0c4ddf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e58b9d52c45b0181d4363aba0c75.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a44783fb179610b4cf4036f973cac2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>