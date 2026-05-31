--- v0 (2026-02-13)
+++ v1 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff768e521f30b0b3525bd3ed7a959d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf7c35ecd91945b731d65e621f25e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaee5659ed73ded5087493b93bfe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0a50f90090ca18e461dc7a0a698b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff768e521f30b0b3525bd3ed7a959d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037f190f9eaa0b1d1dfa242f5f06cc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaee5659ed73ded5087493b93bfe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df01230a853c8c6a7a089b573cb8bbc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff768e521f30b0b3525bd3ed7a959d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e6bac4d6d1b6ecd3f0fa7eb09e7ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaee5659ed73ded5087493b93bfe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655dac224ec0ac15bbcd200913f9bac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff768e521f30b0b3525bd3ed7a959d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15290b53c203d3a9bf124817e1c3a96b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaee5659ed73ded5087493b93bfe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed0d0fcbfbcc4e7560a43e9f4aae64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff768e521f30b0b3525bd3ed7a959d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cbaa069c19c85e6e17b9290269b7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaee5659ed73ded5087493b93bfe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cb7cd719c1bcc8bde2dbd3ac75de5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff768e521f30b0b3525bd3ed7a959d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde79d9da2992532425ab91ea990072.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaee5659ed73ded5087493b93bfe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b71c87d9e530850dfa9275e5a0ebd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff768e521f30b0b3525bd3ed7a959d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6505ff344b564545fb4286a398aa17c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaee5659ed73ded5087493b93bfe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4efe0f4b54db35ebb3e5b9981126b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff768e521f30b0b3525bd3ed7a959d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970317967251ceb36344302a6b0f5c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaee5659ed73ded5087493b93bfe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbf94a8ea25523571b51be6ab0ea10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>