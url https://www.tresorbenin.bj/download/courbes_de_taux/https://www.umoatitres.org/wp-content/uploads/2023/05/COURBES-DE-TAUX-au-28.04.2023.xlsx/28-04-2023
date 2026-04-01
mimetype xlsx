--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee66e19328b2de6011d873cadd30c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b6fc9e122dcaf2baf6e4019e66d57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142cc3a2fe7220043fb1e5bbfbb6c32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee66e19328b2de6011d873cadd30c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801960a1cc0f74ea8140bcf26d032b87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd46850072a431bedbaa431b57948e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee66e19328b2de6011d873cadd30c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f4a9c562a2c10d7a7d438649f81e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3fefe4107af42455f1a6b4ba84cf2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee66e19328b2de6011d873cadd30c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a5128c1d2b2ef82f9f5036180d012.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33d2e6b4c1f61cc081fc2cf0f37f17.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee66e19328b2de6011d873cadd30c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9864f2fae4ffb228bab89de6e13f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee33d2e7c30f86f517febead4032d34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee66e19328b2de6011d873cadd30c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8335ddfbc8d63d47c9187b59981d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376e6431113f56fbc783a7bc49bbed5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee66e19328b2de6011d873cadd30c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a2620bc9c3110b1f7cde74b88bacf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b13bf61f7453837f0763d70dc72406.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee66e19328b2de6011d873cadd30c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74209b32cdc9b079a38b7adcd213ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c159507ed357b522af0351bcf62bc8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>