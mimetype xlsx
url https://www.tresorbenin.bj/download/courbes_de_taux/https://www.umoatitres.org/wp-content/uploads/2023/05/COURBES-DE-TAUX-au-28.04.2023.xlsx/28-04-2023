--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142cc3a2fe7220043fb1e5bbfbb6c32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad49642e906681a43a8b45274b81bad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd46850072a431bedbaa431b57948e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122264fa107c761289ec42f1a70bbc8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3fefe4107af42455f1a6b4ba84cf2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4044b008b09d8bba5b1feed33019bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33d2e6b4c1f61cc081fc2cf0f37f17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d238853d222b2afc923bd2e5bceac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee33d2e7c30f86f517febead4032d34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e624306dbc1e36a2ca810fece4fa9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376e6431113f56fbc783a7bc49bbed5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea929b7e5911b845fde67bc6b919e2d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b13bf61f7453837f0763d70dc72406.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445a9d3b5762bff1fb54913ecef9395.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5147af14d20bcddacc9dc343c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c159507ed357b522af0351bcf62bc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1073fbe9b591aa8ec7368ff7cac6b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>