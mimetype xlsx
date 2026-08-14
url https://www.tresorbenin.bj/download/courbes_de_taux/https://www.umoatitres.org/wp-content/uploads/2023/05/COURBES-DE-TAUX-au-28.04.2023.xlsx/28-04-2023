--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad49642e906681a43a8b45274b81bad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d059e8416ec23c1fc3e373a7ffda7c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122264fa107c761289ec42f1a70bbc8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df7ccb417e6ecae882296c0204c23d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4044b008b09d8bba5b1feed33019bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605cf3115325f1cab16c5c2fef88916.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d238853d222b2afc923bd2e5bceac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0795439e40a69475eefa8dcbde1da5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e624306dbc1e36a2ca810fece4fa9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb1be745a295cd039e1d5217d7d743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea929b7e5911b845fde67bc6b919e2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb678ec2eb3e4d14deba129c5243bfa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445a9d3b5762bff1fb54913ecef9395.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a1fb89ef71eb856876934df5cea79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321eca6a1bfddff4b93d6ea8ce1e007.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1073fbe9b591aa8ec7368ff7cac6b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ab27ee9c02957439062cb3caf94af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>