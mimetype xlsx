--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d059e8416ec23c1fc3e373a7ffda7c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e27f23764d4aeb76ab927086f4d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621e885b59080b6dd08edb6813bdab1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df7ccb417e6ecae882296c0204c23d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e27f23764d4aeb76ab927086f4d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656fc62860b671fa8b26ef303ea31d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605cf3115325f1cab16c5c2fef88916.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e27f23764d4aeb76ab927086f4d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184480974156a2f6af7f1d2bc861eacc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0795439e40a69475eefa8dcbde1da5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e27f23764d4aeb76ab927086f4d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a2abd41c5ff5fd288e4e70f806480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb1be745a295cd039e1d5217d7d743.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e27f23764d4aeb76ab927086f4d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8690db6bfdd7d7b7a6479919ace4111.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb678ec2eb3e4d14deba129c5243bfa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e27f23764d4aeb76ab927086f4d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c380fffb3088e0801ebc4e4f27b6c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a1fb89ef71eb856876934df5cea79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e27f23764d4aeb76ab927086f4d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f09bcc80defb46af7e6ae098a4ddfc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c0bf9d0e53ebf05d495af2b5a5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ab27ee9c02957439062cb3caf94af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e27f23764d4aeb76ab927086f4d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1b6688fda7bbaf724726efee894fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>