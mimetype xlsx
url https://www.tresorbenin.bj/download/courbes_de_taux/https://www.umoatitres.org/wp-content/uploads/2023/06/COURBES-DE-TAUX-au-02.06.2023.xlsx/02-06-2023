--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471045c7e527090521390779dd1172d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f4eb71dd23974fbf8c0bdd7c164d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3829d045ab691b28abaf7c21f1bb6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471045c7e527090521390779dd1172d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acee4f138c0f753bd18e98d930ce39e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0077c9866c69d9344504abc22258367.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471045c7e527090521390779dd1172d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52e63cbd206627a3d0ac2fb1f463ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081019405f65c429d5fcaed37889e34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471045c7e527090521390779dd1172d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68af32b2cb915c8e6660a308091fb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02364466a464dfd57e0da89355c3e818.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471045c7e527090521390779dd1172d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad151f893ad507d264ea9f47c5866451.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1a84adb1f7443ee3d9cd3e615fc23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471045c7e527090521390779dd1172d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83febc1d74457aa59a2ebe216961a17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47086af9be0387facc842ececfc6688c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471045c7e527090521390779dd1172d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edb4f86f76766bb2bc8dff90a02404.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253bfa4ca9fd8c9700087738a35831c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471045c7e527090521390779dd1172d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b97309135e1ac042b6731bc3968e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ae007148cc00cedfc5cb573a9dd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>