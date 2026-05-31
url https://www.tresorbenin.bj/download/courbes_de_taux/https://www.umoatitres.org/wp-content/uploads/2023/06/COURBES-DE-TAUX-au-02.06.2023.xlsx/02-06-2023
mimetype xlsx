--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3829d045ab691b28abaf7c21f1bb6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49c974c599630df356d995f2795742.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0077c9866c69d9344504abc22258367.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6806235f1184bbce58413c01ba8c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081019405f65c429d5fcaed37889e34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636606d61c1833879329e8b0833c3e57.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02364466a464dfd57e0da89355c3e818.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c21b943cc12f45220850555ee6d73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1a84adb1f7443ee3d9cd3e615fc23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4d3f007b5bd3b7fdf643de0435893.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47086af9be0387facc842ececfc6688c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc191ccfa9c9950ff33ca4edccc9071a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253bfa4ca9fd8c9700087738a35831c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7669d2c83156ed18543e886815bf782.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80d96e45071fe26c477198acabd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ae007148cc00cedfc5cb573a9dd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672f49805c49d6317a6ad9d926ad261.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>