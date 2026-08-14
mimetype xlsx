--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49c974c599630df356d995f2795742.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0da7dd390fbbb6021a8aa0be3647c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401257bc2c36fe1e2cfb9ed436f2ba5a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6806235f1184bbce58413c01ba8c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0da7dd390fbbb6021a8aa0be3647c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd57e72d02eb847f294bda1b6831fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636606d61c1833879329e8b0833c3e57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0da7dd390fbbb6021a8aa0be3647c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1139ae5b8a9085c0d80516e12a55bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c21b943cc12f45220850555ee6d73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0da7dd390fbbb6021a8aa0be3647c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b9957199b68bc4de2a22323320c34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4d3f007b5bd3b7fdf643de0435893.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0da7dd390fbbb6021a8aa0be3647c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e207e66cef9a566b402ac48c8ec99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc191ccfa9c9950ff33ca4edccc9071a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0da7dd390fbbb6021a8aa0be3647c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943453d59f6e5f4893a88b70913ee71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7669d2c83156ed18543e886815bf782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0da7dd390fbbb6021a8aa0be3647c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa240eb8615eadb2c2656bc77899747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1758cc4726ddc92ef7159c6c20564.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672f49805c49d6317a6ad9d926ad261.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0da7dd390fbbb6021a8aa0be3647c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ce2570ad5a679ca367d939e8d6db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>