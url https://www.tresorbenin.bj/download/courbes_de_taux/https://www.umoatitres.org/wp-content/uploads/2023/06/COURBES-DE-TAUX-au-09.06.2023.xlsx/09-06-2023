--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2272054a709fc464239f950b50aed9a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cabade93a2d7827dd5b601a21cc5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51c86bea386bc202ffaa661c1014a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2272054a709fc464239f950b50aed9a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37841d8c44a7e6fcd9c163bc9c48f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597473962ca6bf4d931367ec5c84ca4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2272054a709fc464239f950b50aed9a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3eb2e6ecc2ff730682d35054e142e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bf10a246f176661215ab705e7e37c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2272054a709fc464239f950b50aed9a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df374d07100fc8e0d9e8e2ec6da888d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9c157eae4a69c70739a737a4a0860.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2272054a709fc464239f950b50aed9a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908ffaca37e69d0cc8875dead9bdeb9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457f96ab46a039ac531366d2e622971.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2272054a709fc464239f950b50aed9a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d76ba3052d41504ef3bd2236be8bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04e34d6a3ba5f98cdb537c1430992f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2272054a709fc464239f950b50aed9a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568a89e356e77b47206c16a031be7ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02455b7efed1adf2993e56a29ae3ba8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2272054a709fc464239f950b50aed9a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80373935bb9125d4226b95d3d858682.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228a84d72f89dc1aaf266d34edcd89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>