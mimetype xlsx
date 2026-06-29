--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51c86bea386bc202ffaa661c1014a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d6a88aaa7c8178e2cff58f3dff492.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597473962ca6bf4d931367ec5c84ca4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f8ff93a02e551f0610ba08c96bb0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bf10a246f176661215ab705e7e37c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437237426d173dcce008bdf67fa5224.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9c157eae4a69c70739a737a4a0860.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585d8da7c397810963f89645ff1d7f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457f96ab46a039ac531366d2e622971.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6012714f19bbab9995c02ec3088297.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04e34d6a3ba5f98cdb537c1430992f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4ab5f5c18dbe0eda903d611fa964a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02455b7efed1adf2993e56a29ae3ba8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430ee5006ed47de4f9b3718262a0b68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5311b7a24084d0c14d7b2f3913125.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228a84d72f89dc1aaf266d34edcd89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f778d4092164e65d141d3e5e0c0e1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>