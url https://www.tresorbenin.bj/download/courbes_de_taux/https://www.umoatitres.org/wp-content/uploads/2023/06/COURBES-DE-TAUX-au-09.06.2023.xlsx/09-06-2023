--- v4 (2026-06-29)
+++ v5 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d6a88aaa7c8178e2cff58f3dff492.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804ab29e7f2d8df1ba6838c8066cf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcbf49f5c89f566ae783f12147624c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f8ff93a02e551f0610ba08c96bb0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804ab29e7f2d8df1ba6838c8066cf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9dfb33a692232a1653f38b48e424f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437237426d173dcce008bdf67fa5224.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804ab29e7f2d8df1ba6838c8066cf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217519b3728d0d44d51813d21badc23d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585d8da7c397810963f89645ff1d7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804ab29e7f2d8df1ba6838c8066cf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e9ffcf21fac35b18fc0efa4675889.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6012714f19bbab9995c02ec3088297.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804ab29e7f2d8df1ba6838c8066cf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6663409662314d521508d56b277b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4ab5f5c18dbe0eda903d611fa964a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804ab29e7f2d8df1ba6838c8066cf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80a4cc5656b12d26e65f46a3204b2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430ee5006ed47de4f9b3718262a0b68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804ab29e7f2d8df1ba6838c8066cf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0596d9495137218171b88c12a73da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85a18410c90c1d978393a7c18d15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f778d4092164e65d141d3e5e0c0e1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804ab29e7f2d8df1ba6838c8066cf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ea490598333aed392246839e091f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>