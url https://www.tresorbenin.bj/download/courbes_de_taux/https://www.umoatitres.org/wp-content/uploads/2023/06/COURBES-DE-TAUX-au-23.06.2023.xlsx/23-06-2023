--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bcee74cb74f19100bdfc726af32b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8f850b4a7b7794b06b405c8ebebf3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa89f4d8b2c297d3ea199c67de5ccef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bcee74cb74f19100bdfc726af32b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292395cd409234abe4c419aff3278ae9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90989eff81c44d78e0c0c00ba760ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bcee74cb74f19100bdfc726af32b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69016b8dd9bcd1b740aee7eb244d8a38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e754ea12bcbc1c0b6057d0174da1cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bcee74cb74f19100bdfc726af32b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6cf45b77a35af877049906cadb21d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b677565927e5975cd4c8a59c96cf812.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bcee74cb74f19100bdfc726af32b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb6176f00bfe9025f7990142e486ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52786c7a5e04644735c3c38b8e3d81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bcee74cb74f19100bdfc726af32b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50a6d50d907967161324ff30740b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85eed1453fc557a2cd48c7fbbadce2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bcee74cb74f19100bdfc726af32b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc72e8554280f22cf86a474239aa1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19a819fe8eb72e9e83dec3185da3bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bcee74cb74f19100bdfc726af32b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be764736a7073883bb210bc45047f75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76d51c0322bb8d4c077cce4b25f94c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>