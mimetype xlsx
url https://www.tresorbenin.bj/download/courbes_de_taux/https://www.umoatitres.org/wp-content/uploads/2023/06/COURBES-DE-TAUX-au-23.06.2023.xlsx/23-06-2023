--- v2 (2026-04-01)
+++ v3 (2026-06-13)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa89f4d8b2c297d3ea199c67de5ccef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51959ad67da5057195e3f5eef00144.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90989eff81c44d78e0c0c00ba760ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23621ea65512bac591e6c10e723c50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e754ea12bcbc1c0b6057d0174da1cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e65a59b23947842904b61155e9dc3c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b677565927e5975cd4c8a59c96cf812.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3e7cee8d33064c05c70b26e34c1d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52786c7a5e04644735c3c38b8e3d81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd46b0c4a32e0accd24f3fc43b07c64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85eed1453fc557a2cd48c7fbbadce2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b07a23b738fc2df1474cf2478bb774.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19a819fe8eb72e9e83dec3185da3bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae429488b1237e649fc6d35688baf43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d32ecb1fcbf0f4075cc7b7c3841b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76d51c0322bb8d4c077cce4b25f94c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ea6a942f78c2d987b1e4154e1e33a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>