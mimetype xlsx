--- v3 (2026-06-13)
+++ v4 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51959ad67da5057195e3f5eef00144.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0a0c8bce67a891979f92f2a1e49d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d56838f9b675475571c296d06352e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23621ea65512bac591e6c10e723c50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0a0c8bce67a891979f92f2a1e49d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff16483497d7f644ab673b50f24773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e65a59b23947842904b61155e9dc3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0a0c8bce67a891979f92f2a1e49d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91a8844a8003039fe93b7b0d924a46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3e7cee8d33064c05c70b26e34c1d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0a0c8bce67a891979f92f2a1e49d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b962a265a4742369333bbaea7c84870.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd46b0c4a32e0accd24f3fc43b07c64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0a0c8bce67a891979f92f2a1e49d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2302e0e138edd9f618b68d757cee9c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b07a23b738fc2df1474cf2478bb774.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0a0c8bce67a891979f92f2a1e49d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeef00257082dc675cdfd2586594096.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae429488b1237e649fc6d35688baf43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0a0c8bce67a891979f92f2a1e49d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f6c4715694430a4731cba3a58ccf7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b642efe83c17f569d3db6efff367a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ea6a942f78c2d987b1e4154e1e33a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0a0c8bce67a891979f92f2a1e49d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d4468ea399ec6fa23d73304f3e50a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>