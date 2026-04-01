--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197f033258e010a63e396689c218a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00bec55bae010828f0bfdb3616e6d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569df704c2a5c1ff368c8741a649654.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197f033258e010a63e396689c218a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e8906d5cdde3a0fd8120bcb7a184d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5850485f44b1e2c2655a4901f6d7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197f033258e010a63e396689c218a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea71376249d3c776daa9ea59878e56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c676a084c6503058553060388336e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197f033258e010a63e396689c218a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d6cc56429d34ee8d2971f199bb86d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637b36081443d3da027b5900ec53974.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197f033258e010a63e396689c218a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046341506212abe16e439f3575f5133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1a780d99aefd22edee8d302e91b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197f033258e010a63e396689c218a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226fd6cc39cb45991a42defa1ee1874.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0e8ef7348f842e35e572d98e941bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197f033258e010a63e396689c218a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a749f0bedb3d6b2c75b4165494c3f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dff6bc1b325c32eec6e886a3a0bb01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197f033258e010a63e396689c218a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087afa18d353dfd83985026a0360100.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1dcf726a23d08aa037dc3547e4ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>