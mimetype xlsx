--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569df704c2a5c1ff368c8741a649654.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632d365674ec296f0bd2226f1f9317f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5850485f44b1e2c2655a4901f6d7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a3ea54f378a16133fd2e35a6a5af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c676a084c6503058553060388336e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c3a19c008242c450b111d6e9135e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637b36081443d3da027b5900ec53974.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c35a408b476f9c6378f919c3d2936.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1a780d99aefd22edee8d302e91b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618427eaa4be6cce62a99542b645fc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0e8ef7348f842e35e572d98e941bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3eb0d9e86271d961caa3b472e6e72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dff6bc1b325c32eec6e886a3a0bb01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41988a83730394ecbae2ce7d2b58d84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e09791ec9e6bb932547c057c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1dcf726a23d08aa037dc3547e4ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a0ada921b548f10a7a319d23c8a1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>