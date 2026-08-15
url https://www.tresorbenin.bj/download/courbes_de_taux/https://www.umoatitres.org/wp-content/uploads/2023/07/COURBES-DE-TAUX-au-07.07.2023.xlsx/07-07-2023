--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632d365674ec296f0bd2226f1f9317f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ea80b2b3ade43478ab1bfa64d260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d37834b93d3cee4ac7ec406954ff9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a3ea54f378a16133fd2e35a6a5af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ea80b2b3ade43478ab1bfa64d260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b36d4c7e290a9ef3eff81ac0795d77.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c3a19c008242c450b111d6e9135e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ea80b2b3ade43478ab1bfa64d260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dc06864e224c2b8a1d9ef968a2373.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c35a408b476f9c6378f919c3d2936.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ea80b2b3ade43478ab1bfa64d260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464ad3c5d65c81125d4f1bb3601ac3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618427eaa4be6cce62a99542b645fc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ea80b2b3ade43478ab1bfa64d260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6c3064247e0fe75804e672b6b494f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3eb0d9e86271d961caa3b472e6e72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ea80b2b3ade43478ab1bfa64d260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2067f6f85a5ac5ee4c98b78846790f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41988a83730394ecbae2ce7d2b58d84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ea80b2b3ade43478ab1bfa64d260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99a50c212cfa2b5e98644ce14f4b2b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56acdfa78948a4e3ee28ca0bd1c2a40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a0ada921b548f10a7a319d23c8a1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ea80b2b3ade43478ab1bfa64d260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37af5041796b8d7a9b7ef3a66b3a7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>