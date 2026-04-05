--- v1 (2026-03-30)
+++ v2 (2026-04-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a13677ed1cbb0374287288f6dc20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ced3cfea004da41834aca202ba9f31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5be6c47260949f5f126c787f99651.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a13677ed1cbb0374287288f6dc20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f1681cbbb2b2b5fe007941326127d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19af235c2ce740c5e6b7daf1f84889.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a13677ed1cbb0374287288f6dc20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54741ed6076dec4c1d025c39587a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e33b5d9f7b80c75771f6ab8c14486d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a13677ed1cbb0374287288f6dc20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588566ea2b80deb2f74b8496aa5ab25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e3b51c445de568200bf6f07a0019.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a13677ed1cbb0374287288f6dc20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10f1823037ba849a846f66c8c19216.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f590ae75ef2a97a526973cb18cb90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a13677ed1cbb0374287288f6dc20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57ac59b467b8142e9c20908435d963.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8daa20f067a0ccf52b68d047a3c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a13677ed1cbb0374287288f6dc20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67334cb3830ec8fbf5c08c34b78eb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de7aff9aca71e3997da8fd4a88b2e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a13677ed1cbb0374287288f6dc20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaf664c31bd9f063843b219c8d51c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f4c39b43c218f66a55d72e22931d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>