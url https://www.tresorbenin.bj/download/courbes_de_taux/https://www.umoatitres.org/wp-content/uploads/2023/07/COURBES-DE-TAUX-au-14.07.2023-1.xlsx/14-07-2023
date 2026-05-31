--- v2 (2026-04-05)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5be6c47260949f5f126c787f99651.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961bfa50f315c91ef0b4a8963216636.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19af235c2ce740c5e6b7daf1f84889.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea3cf029aaab6d9523f0a4d26d42a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e33b5d9f7b80c75771f6ab8c14486d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779fc6b0389cc6f4e1d5ce08f12339e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e3b51c445de568200bf6f07a0019.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120218525c6d21bb964fee97b2e7a8f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f590ae75ef2a97a526973cb18cb90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28f6f8dd1f916191c5bdf4e39d9e9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8daa20f067a0ccf52b68d047a3c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe18363f7e5491d99c251b4ec5f763.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de7aff9aca71e3997da8fd4a88b2e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98da2b13de2746219cbb0d47a3a9c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa4464c253380eb3268a3b0ceb958.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f4c39b43c218f66a55d72e22931d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b36437b22a9f7fc77eab8573d02519.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>