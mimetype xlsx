--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961bfa50f315c91ef0b4a8963216636.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910283387f0247ebf5230c4d1f1c31bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eb2f765bdfb0a3904395670b5865d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea3cf029aaab6d9523f0a4d26d42a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910283387f0247ebf5230c4d1f1c31bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dfe0ed7e9becc28efaa83434c47eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779fc6b0389cc6f4e1d5ce08f12339e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910283387f0247ebf5230c4d1f1c31bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55525f6a98d8259c78137c57bfb8dec0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120218525c6d21bb964fee97b2e7a8f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910283387f0247ebf5230c4d1f1c31bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585005c86d570994bd8c3d8408ea49b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28f6f8dd1f916191c5bdf4e39d9e9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910283387f0247ebf5230c4d1f1c31bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaf951d40293294d88194360cc42b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe18363f7e5491d99c251b4ec5f763.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910283387f0247ebf5230c4d1f1c31bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1924bd75249590cd4566d8730fd99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98da2b13de2746219cbb0d47a3a9c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910283387f0247ebf5230c4d1f1c31bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43afab7fdc5e08da397669c9e0b394.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc9ed16ea42889160c599277dea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b36437b22a9f7fc77eab8573d02519.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910283387f0247ebf5230c4d1f1c31bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4b2ca50154587609a649f77c2977a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>