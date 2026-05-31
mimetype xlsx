--- v0 (2026-02-13)
+++ v1 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec69e9c43825a696c28768841f63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6d51190da53ac8ea63150dabca4fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534add7e24bdb4ff3cfa27e956d5f15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec69e9c43825a696c28768841f63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22d43328fea7594421fac2ffc47c1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f257c173a57d5a8c5746a3c27d166.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec69e9c43825a696c28768841f63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5cb69a651ea5c9ebd1b9682eaaadd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805abf31660154de40e6359cc2e73f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec69e9c43825a696c28768841f63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5e48753a467b4134b5a92be3501b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417b13cd0af31b63bc052d2d1a788fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec69e9c43825a696c28768841f63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17738005be7ba198982a05b62e3ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db641601c1029b746099d2c243a862.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec69e9c43825a696c28768841f63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2baf7e9344ebb0366c3ae5e7bc255.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7240a7b84e2ad3575fee82ea64a6f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec69e9c43825a696c28768841f63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb6d57011dd0d9f325a72e8bce1b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f695e53a73d3e6e4e2fc26ff8c4f4fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec69e9c43825a696c28768841f63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a54c4901e472d86679e825efd165a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860d36c45a97a4156329839edb4bf19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>