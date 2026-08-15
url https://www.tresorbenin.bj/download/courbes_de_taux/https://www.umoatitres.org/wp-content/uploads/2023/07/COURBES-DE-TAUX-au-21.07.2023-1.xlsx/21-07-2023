--- v1 (2026-05-31)
+++ v2 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534add7e24bdb4ff3cfa27e956d5f15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a868cdb61af4a5def104864d5f7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dc59903fe18c1c6a7302984c87119.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f257c173a57d5a8c5746a3c27d166.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a868cdb61af4a5def104864d5f7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac43276047444c4a1e25f01872d9f85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805abf31660154de40e6359cc2e73f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a868cdb61af4a5def104864d5f7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1a7cd60e88db5072e29eefce88d65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417b13cd0af31b63bc052d2d1a788fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a868cdb61af4a5def104864d5f7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7db9808a4c5c867b5eb867a2e460d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db641601c1029b746099d2c243a862.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a868cdb61af4a5def104864d5f7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a7f77a119623c01ff0b19a6c0f08b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7240a7b84e2ad3575fee82ea64a6f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a868cdb61af4a5def104864d5f7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100c8b5308518d2724a3e007c5d03ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f695e53a73d3e6e4e2fc26ff8c4f4fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a868cdb61af4a5def104864d5f7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc16c0f88f63ed3d4619fe139de724.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54d0f7d964b2dcc82f70667e09a8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860d36c45a97a4156329839edb4bf19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a868cdb61af4a5def104864d5f7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47692eb3f197e3c5eecb92483b67ff52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>