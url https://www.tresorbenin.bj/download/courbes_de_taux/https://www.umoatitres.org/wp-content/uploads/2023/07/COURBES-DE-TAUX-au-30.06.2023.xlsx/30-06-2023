--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c04f44794c419533e9d4f13e27941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2f3d7cbced41891c55ff5f3cc1560.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0f8d28b47dc7f594979d6a3775ca2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c04f44794c419533e9d4f13e27941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fbe41cc3d270ee1263107abdb1193.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05bb0036fbbb1a25d1f4946d729242.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c04f44794c419533e9d4f13e27941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae26e6f1ad0d0fe0a3b315c805226f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2f8ba41ed5551de0af8a15bd05941.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c04f44794c419533e9d4f13e27941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986cef84fb32af7c302e16b37b75421.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c19194d5e99803de2e1a520bfbedd3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c04f44794c419533e9d4f13e27941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7764df0ad70372c569995d1b0b885a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739526d03ecd0f6e0a3ca59f385053c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c04f44794c419533e9d4f13e27941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa08bb0cfdacfc8b669b24abdcfb3b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ea9cc67a4f4f5f4f2e3138fcf2fb3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c04f44794c419533e9d4f13e27941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ae2d596f03a7c9b1750457ffedeb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e00bd89a38958eb6706e868584f846.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c04f44794c419533e9d4f13e27941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bb7203e31a5871d6ec6286546a497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb79da18a02819e8af9dc5cad4744e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>