--- v2 (2026-04-01)
+++ v3 (2026-06-13)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0f8d28b47dc7f594979d6a3775ca2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fee052e9a2097171fa969008d416e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05bb0036fbbb1a25d1f4946d729242.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03457d5a174657f6454e8d22407bc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2f8ba41ed5551de0af8a15bd05941.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc4b55a3c89698e847109583c9937c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c19194d5e99803de2e1a520bfbedd3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff06a6baa68ead99246ebe805fbb15d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739526d03ecd0f6e0a3ca59f385053c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157905158cc7488254fb82cbca02f13d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ea9cc67a4f4f5f4f2e3138fcf2fb3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ebbe5ab9ea83b8c6ff03c478f2fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e00bd89a38958eb6706e868584f846.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6752c762ae088acddc3ac12fdc5e927.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0889895a07a5e29581c9c03223ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb79da18a02819e8af9dc5cad4744e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002929340d81410eafceb687e3e3e5e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>