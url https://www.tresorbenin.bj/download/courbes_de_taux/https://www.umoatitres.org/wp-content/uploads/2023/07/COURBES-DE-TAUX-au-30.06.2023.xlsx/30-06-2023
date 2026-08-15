--- v3 (2026-06-13)
+++ v4 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fee052e9a2097171fa969008d416e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f368932239354c72032ccdd2fb923.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82afc980f7f91477040b6f96d7fde1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03457d5a174657f6454e8d22407bc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f368932239354c72032ccdd2fb923.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ae67d85be77d796d455d4baf25556.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc4b55a3c89698e847109583c9937c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f368932239354c72032ccdd2fb923.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596819bdb2f3bf8c89578b9be267dda5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff06a6baa68ead99246ebe805fbb15d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f368932239354c72032ccdd2fb923.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b7707c767263a4dc62a1181186486.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157905158cc7488254fb82cbca02f13d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f368932239354c72032ccdd2fb923.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a15e1a2d4890a524f9bc4563ba00de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ebbe5ab9ea83b8c6ff03c478f2fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f368932239354c72032ccdd2fb923.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d3efd421021f53a6d70c30ca65d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6752c762ae088acddc3ac12fdc5e927.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f368932239354c72032ccdd2fb923.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a038f19072f4af00d9f50d66d0a3f9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8073b141388d3a74412bb42c9c4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002929340d81410eafceb687e3e3e5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f368932239354c72032ccdd2fb923.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2e1a0890a14c23c3a0880ce75667e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>