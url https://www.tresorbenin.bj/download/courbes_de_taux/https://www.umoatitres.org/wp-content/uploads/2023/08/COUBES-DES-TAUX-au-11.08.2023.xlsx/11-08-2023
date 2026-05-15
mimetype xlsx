--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160e3cf36d592eedb4ed3d0b3402e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dfcf720b7643c18925e955a85af23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b41f21e6374a6f2af60d814d4f651.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160e3cf36d592eedb4ed3d0b3402e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a262ab4125ed98fe8a720c5a1e33c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83e335070bc3b44c609af6c8febc35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160e3cf36d592eedb4ed3d0b3402e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b3b973c17d683499bc3eae792a10d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08719f80d2c77924230b7e5cf96190dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160e3cf36d592eedb4ed3d0b3402e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8cf3b22b3386e5bd6937f73701822.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c063e9a37264dcee548bbaeb36a24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160e3cf36d592eedb4ed3d0b3402e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a431a690e78228edcd831e4ef126083.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f08e0e66ae47b612b1e563abadc948.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160e3cf36d592eedb4ed3d0b3402e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e11737f4ca23f8616c7065f028aee2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edffdc5c84e284224b7df89c4b874d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160e3cf36d592eedb4ed3d0b3402e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e380c91adc50959feff93676379481.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a7d8cb9aa006304a21646f3b050d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160e3cf36d592eedb4ed3d0b3402e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a7b88be2f6bfbf0ae785ab76bdbf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16dda87f65ccea091283109afba260.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>