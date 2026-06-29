--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b41f21e6374a6f2af60d814d4f651.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b0f31374e162c3f5905186ee98247.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83e335070bc3b44c609af6c8febc35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299a0299f61f30e4ee34931f2f90d44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08719f80d2c77924230b7e5cf96190dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b3aaf63f40b1558618a8aaa71397c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c063e9a37264dcee548bbaeb36a24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49318aca0289c639d0ff31fda7aad29.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f08e0e66ae47b612b1e563abadc948.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004db1d280dd37e653c676d8117cffb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edffdc5c84e284224b7df89c4b874d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1667871e3867f756dde39ec1f115.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a7d8cb9aa006304a21646f3b050d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79e9103d60e137ed4f4d3357f0e967.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02159764da1bc3e3b31ee4b48998722.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16dda87f65ccea091283109afba260.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2a8a2927fb3ec5df6fab95d70826d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>