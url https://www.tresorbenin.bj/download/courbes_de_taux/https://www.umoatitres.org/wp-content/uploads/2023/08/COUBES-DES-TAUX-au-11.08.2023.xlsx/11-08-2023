--- v4 (2026-06-29)
+++ v5 (2026-08-16)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b0f31374e162c3f5905186ee98247.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b982c51c2b82cecb172a0e85ea042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e4de2bb63dc11b2670237a57a5047.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299a0299f61f30e4ee34931f2f90d44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b982c51c2b82cecb172a0e85ea042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6197816a0e9f207d57be3fae97681d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b3aaf63f40b1558618a8aaa71397c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b982c51c2b82cecb172a0e85ea042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114b0a6101f1c04c423cb4d5d0d3b46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49318aca0289c639d0ff31fda7aad29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b982c51c2b82cecb172a0e85ea042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbe48c32c5c81a154f82c2e510b903.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004db1d280dd37e653c676d8117cffb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b982c51c2b82cecb172a0e85ea042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaf16bfcf7771ebd3903e249d38522.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1667871e3867f756dde39ec1f115.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b982c51c2b82cecb172a0e85ea042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfad2ddddb4bf387a1a79c4fe916fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79e9103d60e137ed4f4d3357f0e967.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b982c51c2b82cecb172a0e85ea042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb26dd183980dc8ed235943c543416.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32a35d2c6e7375c390f4f87f2d47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2a8a2927fb3ec5df6fab95d70826d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b982c51c2b82cecb172a0e85ea042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d55f122e11d9030e78fc591afd108d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>