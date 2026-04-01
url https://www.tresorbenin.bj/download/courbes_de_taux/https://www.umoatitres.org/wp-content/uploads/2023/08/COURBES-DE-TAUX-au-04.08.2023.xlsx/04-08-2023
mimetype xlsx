--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687565e3ca7334ab9e877704bb534cb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c4b2f100ca5f32032ac3ed3dca1a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19e3041416a95cae241b250971bec7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687565e3ca7334ab9e877704bb534cb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a371ca36c08b8e053639ab5632e35d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d153941989701418078138df88edd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687565e3ca7334ab9e877704bb534cb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c1943de32154310e5e5c32a35516a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c8a6ab1128667ade2e66b5235dbb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687565e3ca7334ab9e877704bb534cb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd6ce87591e71b91a7d2de29044911.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9853427470a8ed0c64ea55f9f77cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687565e3ca7334ab9e877704bb534cb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463a89bb3558488684eb3f5d95ba8fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365ceb61c93592cd5b085f516f6b389.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687565e3ca7334ab9e877704bb534cb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b118067486a783bd750d8a6826b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040646360b9ac9fbfb372c6637090fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687565e3ca7334ab9e877704bb534cb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6f040ec0f86dd88e46f4e86ee3835.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936c2de5e5bfb00f4a272c00a0a94e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687565e3ca7334ab9e877704bb534cb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5c3f57b059c9688a3215a91626ee3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ee86e1d2e67d0728fa44007e14f48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>