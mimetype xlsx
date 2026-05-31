--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19e3041416a95cae241b250971bec7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0742cb6175a4676258543bc1dc8e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d153941989701418078138df88edd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c059f500b2b78fe931f4d12b2ddf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c8a6ab1128667ade2e66b5235dbb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19162496de46f81400617587844a7fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9853427470a8ed0c64ea55f9f77cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069677dc16e21764e7ec37c9c8927d19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365ceb61c93592cd5b085f516f6b389.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecc57669ca3e93cd75161244c96847.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040646360b9ac9fbfb372c6637090fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af0c0ff049e56476b2637dbc650723.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936c2de5e5bfb00f4a272c00a0a94e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feac37d70dec4b2f62ded565c878e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10e874cdea6a85257ad3f34b63385.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ee86e1d2e67d0728fa44007e14f48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27370c7f3e7fb0d9af97d3a352103550.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>