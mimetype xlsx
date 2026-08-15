--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0742cb6175a4676258543bc1dc8e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57054b4f2b4d2ce150999e20d18fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021b0fbf39afe55b594d5a5c31d6eab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c059f500b2b78fe931f4d12b2ddf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57054b4f2b4d2ce150999e20d18fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec941e6bee04c8ed1714bc2ecc867f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19162496de46f81400617587844a7fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57054b4f2b4d2ce150999e20d18fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef0e311fa10e16c61b94ef347b1e0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069677dc16e21764e7ec37c9c8927d19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57054b4f2b4d2ce150999e20d18fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b35387b7e53adf631aa095ca7b5b64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecc57669ca3e93cd75161244c96847.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57054b4f2b4d2ce150999e20d18fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452923afa2de9a5e5a2f589dc327e3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af0c0ff049e56476b2637dbc650723.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57054b4f2b4d2ce150999e20d18fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782bc89277bd1ee84c249414a08cb51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feac37d70dec4b2f62ded565c878e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57054b4f2b4d2ce150999e20d18fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11039107d3d58068abf950833239c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50a8918174da2c692fd6b850a9a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27370c7f3e7fb0d9af97d3a352103550.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57054b4f2b4d2ce150999e20d18fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa20ede00c49cf8aafcc5882f4b841f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>