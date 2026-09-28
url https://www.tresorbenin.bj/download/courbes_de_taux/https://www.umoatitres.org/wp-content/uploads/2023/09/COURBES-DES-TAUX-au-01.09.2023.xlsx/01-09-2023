--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565505aefa3f67c1745953bd25c02a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ffbf9fae58585a400110579fc91ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adc858be55096c02d50b47b80a503.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e67a3a6ab5b4ad01396b5bea47746.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565505aefa3f67c1745953bd25c02a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aaf44d7b790177da2e4afa5d8b454.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adc858be55096c02d50b47b80a503.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d479c8d3b10424bdae175da8286c40a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565505aefa3f67c1745953bd25c02a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25172f0ef474a27dcdc4f35598b5dd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adc858be55096c02d50b47b80a503.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7c22e9e85bfaf7bb210cc6c32c2f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565505aefa3f67c1745953bd25c02a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c12919b72373432a301e78df232018.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adc858be55096c02d50b47b80a503.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecdaa7eda20b563b1df9f99dc08383.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565505aefa3f67c1745953bd25c02a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c264db4975378e0953273e1ad119bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adc858be55096c02d50b47b80a503.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c9397457c0a3ef3d341fd90c3efa7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565505aefa3f67c1745953bd25c02a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46931ddd58a858bf88dbf029404909.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adc858be55096c02d50b47b80a503.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70feb51e788db1680db7ed263ed32a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565505aefa3f67c1745953bd25c02a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5d0f717070ab25a5e49ad1cf90e38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adc858be55096c02d50b47b80a503.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e800d3166efb1c8ec692f1880c3cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565505aefa3f67c1745953bd25c02a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db2fdf8a0eb9471936d856ec60b804.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adc858be55096c02d50b47b80a503.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e8029c25503fa65f1b53391eca05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>