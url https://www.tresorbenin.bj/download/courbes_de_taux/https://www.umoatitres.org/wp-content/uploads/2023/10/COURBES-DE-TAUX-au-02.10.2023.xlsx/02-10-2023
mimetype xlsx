--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087a39c92e245106911da1651e9460.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f3d295b61bffc8619b28f1d5ca432.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ae8acdd3d8ebbb7304936d27943ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087a39c92e245106911da1651e9460.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba90035c75568807c1ef9251752fd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6fa7154efbc9dd8118b63833a677f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087a39c92e245106911da1651e9460.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a503be89ca1fe549d3b3a4d1fad21e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d078bc28ded25825a156d4bbddecff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087a39c92e245106911da1651e9460.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5240a5dd8d85bb40d59b066efc1d90a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910031f344532dcc8419ecf7740d91e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087a39c92e245106911da1651e9460.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a315586e2804235202646631e995f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21100fee096c6206b20e03c386fb4e93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087a39c92e245106911da1651e9460.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4e57c61ea123d38eb0339fed8bb1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0e1bd69598d3a113cbb2428420030.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087a39c92e245106911da1651e9460.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500449c1f6e85270f94ae45061696bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf76b97ddad8d1504547cf98dc86f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087a39c92e245106911da1651e9460.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bd18a5a924f5383b003e51033cb5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03106221ddb001bfd92ee86d6e796d37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>