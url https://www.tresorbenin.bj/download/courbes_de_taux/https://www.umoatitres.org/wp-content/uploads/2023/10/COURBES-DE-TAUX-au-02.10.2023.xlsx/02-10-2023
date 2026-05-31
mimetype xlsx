--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ae8acdd3d8ebbb7304936d27943ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba6cf1cf2181d520e48214bd2cb551.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6fa7154efbc9dd8118b63833a677f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d68940bafa39600a0cbd01c877bf42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d078bc28ded25825a156d4bbddecff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2dcb0e9cd73d86f3cff4127b0dbce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910031f344532dcc8419ecf7740d91e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beff9c46f9f385f8c917f96f9836e83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21100fee096c6206b20e03c386fb4e93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a314613ee74d87c4202288a41816c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0e1bd69598d3a113cbb2428420030.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c2fae290d7baf49186e08666071f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf76b97ddad8d1504547cf98dc86f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a09b7177e8b8a8d6951321bfa133d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364756dd2569d37d49a4b6d6e24899c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03106221ddb001bfd92ee86d6e796d37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cb30349e84054e6b1529a83b3d82f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>