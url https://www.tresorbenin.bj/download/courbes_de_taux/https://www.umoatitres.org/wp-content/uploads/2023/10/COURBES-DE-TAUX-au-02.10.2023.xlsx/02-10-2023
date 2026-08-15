--- v2 (2026-05-31)
+++ v3 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba6cf1cf2181d520e48214bd2cb551.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2716d7d3d8eec5b7f78983175a505.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db55a267b0a92dea4d3e8581dd03977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d68940bafa39600a0cbd01c877bf42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2716d7d3d8eec5b7f78983175a505.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f2d0c2960a3761e639a801862df5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2dcb0e9cd73d86f3cff4127b0dbce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2716d7d3d8eec5b7f78983175a505.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826156cc657f37764288d76daf2ec55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beff9c46f9f385f8c917f96f9836e83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2716d7d3d8eec5b7f78983175a505.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82b32a57fd366a076156c9cc9f1b2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a314613ee74d87c4202288a41816c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2716d7d3d8eec5b7f78983175a505.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe873b916bbe23bc49e7b204dde8e0b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c2fae290d7baf49186e08666071f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2716d7d3d8eec5b7f78983175a505.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6a6d2f4ec4336fbc4d9f786054596.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a09b7177e8b8a8d6951321bfa133d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2716d7d3d8eec5b7f78983175a505.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510506cec06452d6b17b5f2ffd1932d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122dbc1ccd60a2455718f83aaf7dd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cb30349e84054e6b1529a83b3d82f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2716d7d3d8eec5b7f78983175a505.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbdc7eff2f58056c265cde2830b2e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>