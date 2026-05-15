--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead88aee764a7c465e0af77682d899d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded995d3b3fe3da9d35c8cf75ac20393.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf587b3d7d1334b82cfb5066ac763.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead88aee764a7c465e0af77682d899d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65c23d5997528c6453cf7e13032109.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e3fb55545cb47ecac4ffe32e5d55d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead88aee764a7c465e0af77682d899d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffbeb961b7ff545094ac8522f78506.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c341f8a079558ccae31dd2b380f052a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead88aee764a7c465e0af77682d899d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f126bfdf54899bef0f1e66dd9db3d2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1dc91206fc62197a808fe877339c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead88aee764a7c465e0af77682d899d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0af3190d44a73c0a5bd7e9bab37b68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93956f68dc4cc4399a24e16cd54d8e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead88aee764a7c465e0af77682d899d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab57131aa03389d2d7803313ff2182f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddce5cef3da1b2e3f8492144505982.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead88aee764a7c465e0af77682d899d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee305bd69f80a1fa43109708fcccee2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d50c848325cb9def68b96e99812fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead88aee764a7c465e0af77682d899d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01935c4cf95b569820cbbf004ec363.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445f4e17b1ac5fbd5d98101884a0b72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>