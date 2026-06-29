--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf587b3d7d1334b82cfb5066ac763.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb193521f70de15906d86557b94f3cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e3fb55545cb47ecac4ffe32e5d55d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981ac1e6bd74af5404dcdbf4ce96162.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c341f8a079558ccae31dd2b380f052a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d4f7f3793b2a97d92bb75e62a1d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1dc91206fc62197a808fe877339c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebd67fcc49d6c78c9c27461e6b67f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93956f68dc4cc4399a24e16cd54d8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831101e5c9a9a035580df001f13224f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddce5cef3da1b2e3f8492144505982.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c940c5fe5815cfa7e49ea2e780b83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d50c848325cb9def68b96e99812fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98998595370b0baecb38de1d78fd66b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7dc26d7e72171184896f115c5b8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445f4e17b1ac5fbd5d98101884a0b72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168d21ea38589bd34cc515c39047be5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>