--- v4 (2026-06-29)
+++ v5 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb193521f70de15906d86557b94f3cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c694b47ad4cd4a922f5ea17d988a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1838c1fe864796dd1bf8e00c3119a60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981ac1e6bd74af5404dcdbf4ce96162.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c694b47ad4cd4a922f5ea17d988a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e57d3108116da932b9827d52805e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d4f7f3793b2a97d92bb75e62a1d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c694b47ad4cd4a922f5ea17d988a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac94ccc4a8a53eaf41c98c6be67919.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebd67fcc49d6c78c9c27461e6b67f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c694b47ad4cd4a922f5ea17d988a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c02b703d9ef86876c6d84f795f9ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831101e5c9a9a035580df001f13224f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c694b47ad4cd4a922f5ea17d988a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d30d302da1b8fdae9673ce5aae67a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c940c5fe5815cfa7e49ea2e780b83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c694b47ad4cd4a922f5ea17d988a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04f15d3d58da686da4db673f9a4b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98998595370b0baecb38de1d78fd66b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c694b47ad4cd4a922f5ea17d988a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eaf20365d5d5a9769a4e70cbe17db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe22878c092cb328dda661d1181be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168d21ea38589bd34cc515c39047be5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c694b47ad4cd4a922f5ea17d988a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df021037f20f43e6db4dbaf6370fa248.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>