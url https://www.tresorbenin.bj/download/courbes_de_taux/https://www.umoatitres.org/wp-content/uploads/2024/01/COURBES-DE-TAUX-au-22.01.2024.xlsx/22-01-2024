--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f44efb99ef45266bedc71595121b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d3b6d56707c3d26dfa4c091a667a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f006adedb44c6214cbae1f27adf61f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f44efb99ef45266bedc71595121b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7470a3bb54268df04355a19ae37a4e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955f6ed2821f5b1f7680c9464d57e70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f44efb99ef45266bedc71595121b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e680d3513c6684170498a73e21900.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98fd67f83deda4c87978a175427e5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f44efb99ef45266bedc71595121b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259d4d99511c0f4f084049da71bb0fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb480cf3ebc5f09088098a4e1fe26b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f44efb99ef45266bedc71595121b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d728deffedd4fa25464b31b75bcd56b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002a85b21ccfe1b81594e764454adc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f44efb99ef45266bedc71595121b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720940da108f73ddd80889041aca8dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b550b35cd5607a28b16fdba66c50137.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f44efb99ef45266bedc71595121b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf6030959ab0d747a27d504b96d90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed475ced7c573d04193df17458c91c2f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f44efb99ef45266bedc71595121b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf25d80bb41c563e8d22e4653cb1805.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079029617a2da0d3a6d9ccb4803d82c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>