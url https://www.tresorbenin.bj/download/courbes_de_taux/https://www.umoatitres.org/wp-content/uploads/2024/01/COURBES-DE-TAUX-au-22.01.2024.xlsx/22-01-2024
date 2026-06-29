--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f006adedb44c6214cbae1f27adf61f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928f8d73b52e4ef8a390c7cf1787b37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955f6ed2821f5b1f7680c9464d57e70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be093d10c3eba67edacb3aaa49fe163a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98fd67f83deda4c87978a175427e5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9862d85ba19821b0b31b1f2a437aec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb480cf3ebc5f09088098a4e1fe26b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc7e4e22dcb5226a7af8d7f46328ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002a85b21ccfe1b81594e764454adc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb7d39da9415a84794fcd9acf9f2d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b550b35cd5607a28b16fdba66c50137.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75df74a7fe084ea36cf9e5a87113d45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed475ced7c573d04193df17458c91c2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650766f50ba407fc001897edb779d206.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe7c83d0556a1f504022be4f88620.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079029617a2da0d3a6d9ccb4803d82c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae652aab2db5c4a94f1aa0e4cc81e73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>