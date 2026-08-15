--- v3 (2026-06-29)
+++ v4 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928f8d73b52e4ef8a390c7cf1787b37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f5452def492e7868ac6864c567bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50112ae8fe89dccfb5101b51860ba5a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be093d10c3eba67edacb3aaa49fe163a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f5452def492e7868ac6864c567bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c050badbcc4e92de79d30f336901118.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9862d85ba19821b0b31b1f2a437aec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f5452def492e7868ac6864c567bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaccf0598586bf6ec90da50090b85c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc7e4e22dcb5226a7af8d7f46328ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f5452def492e7868ac6864c567bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b659f232fd0e1b9a5dd6e0649e75da5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb7d39da9415a84794fcd9acf9f2d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f5452def492e7868ac6864c567bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f69ffabbf312af76ee315581d03e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75df74a7fe084ea36cf9e5a87113d45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f5452def492e7868ac6864c567bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0d4ece2759c2c87a243258f5983d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650766f50ba407fc001897edb779d206.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f5452def492e7868ac6864c567bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da53d9064bbb7db8e00545622f91a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782336941e8ead4ac71b00f14bf53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae652aab2db5c4a94f1aa0e4cc81e73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f5452def492e7868ac6864c567bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80df2b49354e7ad02bc4c1606ad57e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>