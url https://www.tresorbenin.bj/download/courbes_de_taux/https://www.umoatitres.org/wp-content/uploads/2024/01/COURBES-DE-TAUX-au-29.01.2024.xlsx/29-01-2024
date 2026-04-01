--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f86dc9e727dee930448fd85516428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d7f57c30925af588082b0909dd2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb197276e8dae9c5d82ea276263030.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f86dc9e727dee930448fd85516428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3881d4084e560208f4506152d42bb2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275689cee018c47f8823957903d20d69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f86dc9e727dee930448fd85516428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b12d69ec78f1904c28127e804ad66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c03ae937ed339362c8cd6ddbdf3f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f86dc9e727dee930448fd85516428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d72dd86669a29c7e04a399f8dae04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ab6de22fff28733692f143d6a6886.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f86dc9e727dee930448fd85516428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe85a1307a9e7f863c2d6629314a123.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9997ec6462a7995109b2c3e91e920.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f86dc9e727dee930448fd85516428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864e9c42cc7ebeac79ac895b7b3b6a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56885f8c0f9631dc2f6c8001bd3f739f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f86dc9e727dee930448fd85516428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfca0c3076cdd8de85924aee406836.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261fc280679e981007b96c08a882bd6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f86dc9e727dee930448fd85516428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5cd15f5b007d9277f274244ab662a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4678196c705795e680aa041ba1b0eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>