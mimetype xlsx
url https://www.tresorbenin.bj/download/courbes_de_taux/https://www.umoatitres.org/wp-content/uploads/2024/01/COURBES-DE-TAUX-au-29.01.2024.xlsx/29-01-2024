--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb197276e8dae9c5d82ea276263030.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6649491d80ef48194685f338ecefc6e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275689cee018c47f8823957903d20d69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b8678a19c128c9fe0307229857db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c03ae937ed339362c8cd6ddbdf3f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3059436931d6aed392b59007a32269.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ab6de22fff28733692f143d6a6886.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abde2f7efb28923dd7a1982bf48d324.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9997ec6462a7995109b2c3e91e920.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37f4ab801fd1359ca3c8cf417469a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56885f8c0f9631dc2f6c8001bd3f739f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc7011846137bc662110b8d22557df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261fc280679e981007b96c08a882bd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba6abf7fa3d415abc8bdfaf3c680e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b0718c0b760f5f690c6626c4f57f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4678196c705795e680aa041ba1b0eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9062af0171cfdbab672893a2a92b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>