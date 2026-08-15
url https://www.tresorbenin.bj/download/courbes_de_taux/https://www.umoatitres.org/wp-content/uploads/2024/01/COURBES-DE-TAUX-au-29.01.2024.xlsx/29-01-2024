--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6649491d80ef48194685f338ecefc6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fb7974b7b14fdae568f23e42fab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c77adb1f92fc19497aa58de1f3fba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b8678a19c128c9fe0307229857db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fb7974b7b14fdae568f23e42fab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425c3acf73fd3934dea01c0b7796bec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3059436931d6aed392b59007a32269.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fb7974b7b14fdae568f23e42fab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bdf66ee9247d8eff9b5be04cb9c61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abde2f7efb28923dd7a1982bf48d324.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fb7974b7b14fdae568f23e42fab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffe50af91b06d97f82f6955c48c188.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37f4ab801fd1359ca3c8cf417469a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fb7974b7b14fdae568f23e42fab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ac7bc04c11f38fdbaabef6c7bb243.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc7011846137bc662110b8d22557df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fb7974b7b14fdae568f23e42fab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644018c848603cad67147086f2e88598.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba6abf7fa3d415abc8bdfaf3c680e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fb7974b7b14fdae568f23e42fab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8126cd8205b8a5bacf1a805947a86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f31dfa887b6232c433be7e83ccd7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9062af0171cfdbab672893a2a92b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fb7974b7b14fdae568f23e42fab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8b123e08baba134f891ebaa3211d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>