--- v1 (2026-03-30)
+++ v2 (2026-06-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e4e9d2d183db3e51beba381dbd9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412275385afd3e1bac447095a2a1f6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794331c59c445927c65e56bdddbbe12d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e4e9d2d183db3e51beba381dbd9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c31458ee60523dbc916249ac395e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19674784a5e9bb28a30e941a2840bc81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e4e9d2d183db3e51beba381dbd9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fffbe13c5051c6fe668397269b53bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a29103d29c35ba59eba9fb249cf9d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e4e9d2d183db3e51beba381dbd9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745320f37fd5e87c5947abd2d16e677a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f22ed61a56f194a57b7d9e498820a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e4e9d2d183db3e51beba381dbd9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae742fc29b11e27c19dd2e98f8dc7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6749841dacf7cf044866e20c229f09.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e4e9d2d183db3e51beba381dbd9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832bc9fb39ee060aa2df9ee7a940e3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533edc16452416778fe315229b9f563.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e4e9d2d183db3e51beba381dbd9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59422f05700d46fad4b7eceaeea1f67b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188829767f89b1464762d7c62b599519.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e4e9d2d183db3e51beba381dbd9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6cd7d473bbdfbb69a41563245f439.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d022190151427f2ebf614c5243c3af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>