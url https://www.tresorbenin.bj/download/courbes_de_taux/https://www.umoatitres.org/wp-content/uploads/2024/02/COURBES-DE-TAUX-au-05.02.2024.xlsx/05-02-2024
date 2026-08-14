--- v2 (2026-06-15)
+++ v3 (2026-08-14)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794331c59c445927c65e56bdddbbe12d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ede2d643d9595a4c0bfdfdfdd687.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6eee036624e3b11724b44259a9e1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19674784a5e9bb28a30e941a2840bc81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ede2d643d9595a4c0bfdfdfdd687.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deda340a78720226e58ec5f5e0cb11d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a29103d29c35ba59eba9fb249cf9d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ede2d643d9595a4c0bfdfdfdd687.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15bb36ce68165277909082432b49b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f22ed61a56f194a57b7d9e498820a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ede2d643d9595a4c0bfdfdfdd687.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc31df6417048966955a9e659714a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6749841dacf7cf044866e20c229f09.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ede2d643d9595a4c0bfdfdfdd687.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bc7e009a89956afdd81bb1c8d2e78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533edc16452416778fe315229b9f563.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ede2d643d9595a4c0bfdfdfdd687.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659c5a2ea73fecf9159dbc085a3541b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188829767f89b1464762d7c62b599519.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ede2d643d9595a4c0bfdfdfdd687.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ede5ab6959075d31ebd855ae497f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adc1ed535b46667d40de0d94eff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d022190151427f2ebf614c5243c3af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ede2d643d9595a4c0bfdfdfdd687.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd888fb1b64ee8c0255b18f62d2e64e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>