--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da52ca978f48fd73fc2a843f05d408.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052609a584e1622341b156bedaf64d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcd84b74d15caf452fa802631da68e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da52ca978f48fd73fc2a843f05d408.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d17c7e1100d3039a473377e899f3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa439abf3fa8e20c6d2a7fd77216425.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da52ca978f48fd73fc2a843f05d408.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1798534283f97f23b97265ec6d41e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2a206870ec455f9dd29cb53461f86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da52ca978f48fd73fc2a843f05d408.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adea2bf3e992ee69c58c327cbb8952a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c5673e4837421ee0a539e7f30283f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da52ca978f48fd73fc2a843f05d408.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ca5a33ebf04bf58853096ed984be3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8218a4060a785cc51d317edac00612.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da52ca978f48fd73fc2a843f05d408.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3af18e852eacfda2c4d7efc7672481.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544ca6946936f3adee7f25e27212070.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da52ca978f48fd73fc2a843f05d408.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2669ccad4674eb22be7a4044c6e7004.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc5f982bd140f921b2109dc8fb5fb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da52ca978f48fd73fc2a843f05d408.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958db69081337c38f61089cd9184a423.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e5592937ba13013853003a093c94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>