--- v3 (2026-05-15)
+++ v4 (2026-06-30)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcd84b74d15caf452fa802631da68e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20c1709b3396f3d7140f3f39b0b1c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973532b3ccd29a595523f3b70dfe599b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa439abf3fa8e20c6d2a7fd77216425.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20c1709b3396f3d7140f3f39b0b1c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b0d2d2ce80828e09aab36f19aaab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2a206870ec455f9dd29cb53461f86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20c1709b3396f3d7140f3f39b0b1c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee70002a70310d9c3a7e9704092e3ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c5673e4837421ee0a539e7f30283f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20c1709b3396f3d7140f3f39b0b1c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a999fb25fa46fe448c2a206dfe20f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8218a4060a785cc51d317edac00612.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20c1709b3396f3d7140f3f39b0b1c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8db253771a0ec3d6273cbffd247ac2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544ca6946936f3adee7f25e27212070.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20c1709b3396f3d7140f3f39b0b1c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318910803bc899b58c4c77ef965e049.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc5f982bd140f921b2109dc8fb5fb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20c1709b3396f3d7140f3f39b0b1c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66106a83ecdef991353923cebda0da3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e18c5e9aba8c10e5c0d2661b185.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e5592937ba13013853003a093c94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20c1709b3396f3d7140f3f39b0b1c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a735aa96ff1a7eff341da2eebb51af0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>