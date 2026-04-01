--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783508bdf2ea99f62dbbae1dddac683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a44834106ddd5c1dc5ae815b70c4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68898d226af7a04725cddc6713acff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783508bdf2ea99f62dbbae1dddac683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802547b683938c52c499a2400690b564.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a61b2bdc5cfa6a97d80e382cab0cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783508bdf2ea99f62dbbae1dddac683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01104f2bb1bf455de74e7d87c028d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cd7a825892fc10e585baa4263a42b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783508bdf2ea99f62dbbae1dddac683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182007d7f119a89b7a5c46455d7262.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef401b43cd8f2af6f2fb6e9d45ee3a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783508bdf2ea99f62dbbae1dddac683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34923d8e479a028940f3a0b7e50a8df1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35488189e24a6f285a3ce2cd9c95c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783508bdf2ea99f62dbbae1dddac683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60a2e6b2f6129dfd6336939fb9a894.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7a43972f7a3686792b0f69c037aae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783508bdf2ea99f62dbbae1dddac683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8d7cd47db8e2eab3431c19792e7b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1e5453a83fc901a65f69c266d315f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783508bdf2ea99f62dbbae1dddac683.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfddf93b8fd1036077fa932d3349e2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e748559c960c7afddfdde8f3597d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>