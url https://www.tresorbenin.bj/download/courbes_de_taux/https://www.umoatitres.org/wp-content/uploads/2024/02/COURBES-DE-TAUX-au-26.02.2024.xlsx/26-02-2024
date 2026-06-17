--- v2 (2026-04-01)
+++ v3 (2026-06-17)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68898d226af7a04725cddc6713acff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843a9886f33de42dd83dfec2b2d6a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a61b2bdc5cfa6a97d80e382cab0cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba8f3921638c6111c255f3616ee35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cd7a825892fc10e585baa4263a42b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834ad3cf33d2bf333db12b8f5a74a45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef401b43cd8f2af6f2fb6e9d45ee3a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e31f1a954c2b03b099e0c6411c15b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35488189e24a6f285a3ce2cd9c95c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375555336e07503b7310a7e14628746a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7a43972f7a3686792b0f69c037aae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c831f39afc736c65241290c58d58f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1e5453a83fc901a65f69c266d315f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b522e6f9e76f8685383199bbe2ae4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf79eb1a42534a99aaf4f3db4d00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e748559c960c7afddfdde8f3597d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636c6579bbb569f95100454b2aad7d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>