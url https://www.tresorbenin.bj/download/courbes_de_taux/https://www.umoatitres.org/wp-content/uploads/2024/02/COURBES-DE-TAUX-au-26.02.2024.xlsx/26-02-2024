--- v3 (2026-06-17)
+++ v4 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843a9886f33de42dd83dfec2b2d6a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253403b54f98cf3fa7e7225dad7c9dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24398bb09afeace01a7d30006b55f6eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba8f3921638c6111c255f3616ee35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253403b54f98cf3fa7e7225dad7c9dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c6d986c8fa54dae13c93f7aead316.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834ad3cf33d2bf333db12b8f5a74a45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253403b54f98cf3fa7e7225dad7c9dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9a2b24ecc41604ac951da86427959.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e31f1a954c2b03b099e0c6411c15b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253403b54f98cf3fa7e7225dad7c9dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf8061ee27121a0455e57092ce8c9f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375555336e07503b7310a7e14628746a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253403b54f98cf3fa7e7225dad7c9dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062a2c9c0454c079eabd2b573b5d47c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c831f39afc736c65241290c58d58f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253403b54f98cf3fa7e7225dad7c9dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7119ce72680c34055eaf70c96953194.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b522e6f9e76f8685383199bbe2ae4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253403b54f98cf3fa7e7225dad7c9dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582dea745d8b8f99664e578ed2a2440.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9086c211a85add3d8a88de1fef76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636c6579bbb569f95100454b2aad7d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253403b54f98cf3fa7e7225dad7c9dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bee234f43a4bcf2e2d7ebff60785bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>