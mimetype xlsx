--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2524c6833ecce68ae6f9987b3b4b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55c515bed7118708b0f69ff2fe9dfe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f4d49d90bdcb1fa3683e9a5053bbc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2524c6833ecce68ae6f9987b3b4b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1147f873c05d1248b018a2b555144.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c792738ba2880a1b6b76512421c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2524c6833ecce68ae6f9987b3b4b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d305ce3bdd68548860676c5935a20e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486255d32340741cb23b75a61aa4023b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2524c6833ecce68ae6f9987b3b4b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00b1e03f79c207aaf07792a08f2f04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e9e55b9816596c2897c17623221e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2524c6833ecce68ae6f9987b3b4b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba6abeae677a42b309aa944f58302d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821784fd26260aa6081a9bf5a2903000.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2524c6833ecce68ae6f9987b3b4b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d126088f7825c8fdb611890b61360.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd1f193b72b304727ac53be361c1f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2524c6833ecce68ae6f9987b3b4b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab2de9ba0d3a78cd4beb58e403aaa1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b01233801451ea96804aa7e18c232d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2524c6833ecce68ae6f9987b3b4b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212ebc4ba1202438cf75a4618ea246e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c9aabe55543d0973c7e82945d362b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>