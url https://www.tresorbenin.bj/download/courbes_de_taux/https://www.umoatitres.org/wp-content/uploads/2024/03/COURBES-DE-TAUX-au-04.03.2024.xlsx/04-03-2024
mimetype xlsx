--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f4d49d90bdcb1fa3683e9a5053bbc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da2cd73622feb8bd12b60eae411302.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c792738ba2880a1b6b76512421c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab7f65c47ee56b14d464aa3ec2282d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486255d32340741cb23b75a61aa4023b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e155088accdf932a14419443b6de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e9e55b9816596c2897c17623221e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dba46dfbc7124ab491cfad12317fd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821784fd26260aa6081a9bf5a2903000.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb817ecabc442ed5f02c60c5cd58f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd1f193b72b304727ac53be361c1f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db688ae9bdd55140d039fc12d272f00.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b01233801451ea96804aa7e18c232d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f54b99ca964d5ca5d695ceb96ca35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445823ad2b901f34513d221c599eac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c9aabe55543d0973c7e82945d362b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c0a79501c677030d427337255367.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>