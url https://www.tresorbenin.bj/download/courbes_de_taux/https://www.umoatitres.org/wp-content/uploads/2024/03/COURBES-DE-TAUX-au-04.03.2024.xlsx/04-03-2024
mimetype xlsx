--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da2cd73622feb8bd12b60eae411302.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ba6ea656525e0f91d14516517706.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c62d3ef660ec5d7a609c96de268fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab7f65c47ee56b14d464aa3ec2282d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ba6ea656525e0f91d14516517706.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f0016a0a0f872fce63890208b2bb5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e155088accdf932a14419443b6de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ba6ea656525e0f91d14516517706.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6f4fbe56102254aadb22ddb1a89bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dba46dfbc7124ab491cfad12317fd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ba6ea656525e0f91d14516517706.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0615fd80e2d0847fbf11c96ed9242.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb817ecabc442ed5f02c60c5cd58f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ba6ea656525e0f91d14516517706.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5069d41abc796159db45b3b246aa9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db688ae9bdd55140d039fc12d272f00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ba6ea656525e0f91d14516517706.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f08a01a642b446b0b340a15afc72c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f54b99ca964d5ca5d695ceb96ca35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ba6ea656525e0f91d14516517706.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad3dbffd7b3db90358a95244c660a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c61864d59d060ff66131c8b211e9d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c0a79501c677030d427337255367.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ba6ea656525e0f91d14516517706.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8140a97e73df67aba25a0a464d56.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>