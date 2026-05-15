--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ba15eff7891fe72c1eef2f4bdc37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb59c56698e091952caa9ac861222c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7de14fe518a9e795d52df4af7b8275.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ba15eff7891fe72c1eef2f4bdc37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4ad1ed41bbc3f7b80ea37c808e96d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd335a69db88a74cfb295a47b1afd90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ba15eff7891fe72c1eef2f4bdc37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10a75771a6f88287e694e64919d4e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c2990d6663ef80a5f00f342cb4ba4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ba15eff7891fe72c1eef2f4bdc37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc098178c7fbb3ac45fbb1e1f3f734a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41eb1bd62a997f8ca989f7d955099c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ba15eff7891fe72c1eef2f4bdc37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7295da2682975f2311e9249f499fc51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6a2cb68863b93112c9fe92d4d73c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ba15eff7891fe72c1eef2f4bdc37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3f4d86c40b25bcf9de37e5ba9290.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a46fddf8e05194c0cff86c2ef0a5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ba15eff7891fe72c1eef2f4bdc37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8684704b1f16534331f14e7dad3f31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2d9823017136119dbd5659e1785f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ba15eff7891fe72c1eef2f4bdc37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b1ffa0d901a34e48375c6c9d72e98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014ce8b0713071023f741391f372dc0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>