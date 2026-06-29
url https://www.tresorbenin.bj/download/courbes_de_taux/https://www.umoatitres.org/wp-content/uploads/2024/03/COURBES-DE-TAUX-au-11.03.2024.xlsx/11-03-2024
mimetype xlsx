--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7de14fe518a9e795d52df4af7b8275.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2dbe7f6861334e5a4dcefcb5d3ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610fa1f17aedf7b99d0fb0f44646b76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd335a69db88a74cfb295a47b1afd90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2dbe7f6861334e5a4dcefcb5d3ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c424d3f84de1649ca67c3cc33ca47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c2990d6663ef80a5f00f342cb4ba4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2dbe7f6861334e5a4dcefcb5d3ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c4ba996b34ff71e069ffdc6b06dd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41eb1bd62a997f8ca989f7d955099c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2dbe7f6861334e5a4dcefcb5d3ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef679c8639ae3cd0815f7d2fe5c1aeaa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6a2cb68863b93112c9fe92d4d73c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2dbe7f6861334e5a4dcefcb5d3ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfb19ca9d4ba5ccfbee563a7f1ee8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a46fddf8e05194c0cff86c2ef0a5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2dbe7f6861334e5a4dcefcb5d3ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a0b4c2352228faa19e4e3572716c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2d9823017136119dbd5659e1785f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2dbe7f6861334e5a4dcefcb5d3ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226565e749bb8ba76d9e36db4e1ce78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32ddbaf7adf10289eb07ccdeb006.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014ce8b0713071023f741391f372dc0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2dbe7f6861334e5a4dcefcb5d3ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23e50b6a45ddcf564c9b02ee243d8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>