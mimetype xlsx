--- v0 (2026-02-13)
+++ v1 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a962ab20830616e7681978fe167f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cb3806ffcb9a33b4a0c983c91501f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62cc08240aba2ae7b50925b207e50e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a962ab20830616e7681978fe167f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2efaa61746622c53e81b52971bc1f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea94ce0d3af6e191e5255f7b48a004.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a962ab20830616e7681978fe167f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b0cc6d7372ec339570746de8465cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fcb93cd3f198c1e16291ce9ba5ab1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a962ab20830616e7681978fe167f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd1a89ec2fb2fef167f1f6724e4fc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb302af3cceed006cba3aca5a19c395b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a962ab20830616e7681978fe167f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56259f89e2ac0e13f45c7ea1e4b45d78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc407aeb30a252807ff5e03d5d748e97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a962ab20830616e7681978fe167f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40ddf3e2a805f1d5a6a5861006280.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93170ce82c839125c82c0ca21e1c93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a962ab20830616e7681978fe167f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f0272698a813de548af1b99ef792b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67215bdf7947f4bafd9214cd9f3b04cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a962ab20830616e7681978fe167f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac6e78d711271424df51e0bd8fb009.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d9fd58d4e866ef4fcb6ba11d78fb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>