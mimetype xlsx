--- v1 (2026-05-31)
+++ v2 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62cc08240aba2ae7b50925b207e50e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d619ca1ee9cbea4338bd4495335a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85496e2df304929ac21bc055d1912c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea94ce0d3af6e191e5255f7b48a004.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d619ca1ee9cbea4338bd4495335a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd82ae8f75bc8dd9af15f166cfa501.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fcb93cd3f198c1e16291ce9ba5ab1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d619ca1ee9cbea4338bd4495335a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2dac0fd4552295209570719f27c27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb302af3cceed006cba3aca5a19c395b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d619ca1ee9cbea4338bd4495335a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c60e91b77ab04e9360f3358b6181a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc407aeb30a252807ff5e03d5d748e97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d619ca1ee9cbea4338bd4495335a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b263cd8cec8ac5395625cf9897861a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93170ce82c839125c82c0ca21e1c93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d619ca1ee9cbea4338bd4495335a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92005593904dd5f28ce61b3ce6d415c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67215bdf7947f4bafd9214cd9f3b04cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d619ca1ee9cbea4338bd4495335a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487df60e08c494e16bf952dc3509dd39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d457fe09a2ba52e8e57b50c5cfb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d9fd58d4e866ef4fcb6ba11d78fb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d619ca1ee9cbea4338bd4495335a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11be4ccbf59029744094b7b4c090aac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>