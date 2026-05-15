--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706827dc2980f2afe5e20e0fea2114d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95909aaf3f4dda92fc8c0d570aa1e37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0deb7e7c34126431a3177e50f3cb9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706827dc2980f2afe5e20e0fea2114d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcf2ecfdfa28b0e510c9a3963bcc02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b984b9dbf393c3d71fead7e0c13b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706827dc2980f2afe5e20e0fea2114d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9957752bf3a1c27803583deda5d618.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c6223a4a78c007ec7edf0c1ba2d42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706827dc2980f2afe5e20e0fea2114d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d019228c9a46efdc4ff58d30c6e5f09.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b18486821de7bd6467006b07b4339.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706827dc2980f2afe5e20e0fea2114d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b937f61ca8c4bd65e7d1d101a171.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc272f56ccc2c7afa9b684fdaecc3bdf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706827dc2980f2afe5e20e0fea2114d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51636d073c086dd5c4913396c9e31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f939b66145bcc02b50b3b8899f4f4d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706827dc2980f2afe5e20e0fea2114d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60731e551cc63585dba17dcf53ac427.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19abc2086e9e512405dcf6391addcc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706827dc2980f2afe5e20e0fea2114d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17b7175c8a1024f7701a307ef81130.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9013fdde1d10b18ea3d76c26bacca1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>