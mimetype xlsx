--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0deb7e7c34126431a3177e50f3cb9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80560953b4e0cc4907a4a3f09666cd3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b984b9dbf393c3d71fead7e0c13b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa9a52127d076678351bb42c8d4402.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c6223a4a78c007ec7edf0c1ba2d42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce795338d3b39da5748b2a62972fd8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b18486821de7bd6467006b07b4339.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba8d51a17f489bd875928f292930d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc272f56ccc2c7afa9b684fdaecc3bdf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14845fa8d15cedcf3b7f9b4f1b73c22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f939b66145bcc02b50b3b8899f4f4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195afaf67efac9563552233fc798b1de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19abc2086e9e512405dcf6391addcc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d840ceca9163accdcaf2e1aaa46b8dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9cf08884a6fdadb09479d2223e5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9013fdde1d10b18ea3d76c26bacca1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611454aaca50a87c4472b87b67b65cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>