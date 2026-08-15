--- v3 (2026-06-29)
+++ v4 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80560953b4e0cc4907a4a3f09666cd3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f1105e64aca54064f53a46389182.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465289a02eeb80287daef4fc50dd839.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa9a52127d076678351bb42c8d4402.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f1105e64aca54064f53a46389182.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de60ab8ccf45d0dc950541ed7dd43db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce795338d3b39da5748b2a62972fd8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f1105e64aca54064f53a46389182.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be57a11baed6aafbd7726cd1d7c4ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba8d51a17f489bd875928f292930d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f1105e64aca54064f53a46389182.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250eefca007442d34e7f51300e9a52a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14845fa8d15cedcf3b7f9b4f1b73c22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f1105e64aca54064f53a46389182.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013701e6965cfc29dadfdbab891d973.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195afaf67efac9563552233fc798b1de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f1105e64aca54064f53a46389182.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9f056a2f2e49f9349ccc458c0fd46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d840ceca9163accdcaf2e1aaa46b8dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f1105e64aca54064f53a46389182.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c84bd6e42a2d95c5bcfc3206a94a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad76c0b739da8e8ad76b2a5021376.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611454aaca50a87c4472b87b67b65cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f1105e64aca54064f53a46389182.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7811eb7015be98880bcf471a964eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>