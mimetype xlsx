--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999cd3f410180f2167322b462a275f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dbc26901e8e08060157d0a39d1383.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8e3d3ef4a50036bb6687ab2267710.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999cd3f410180f2167322b462a275f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0e023f6d84ac932fa419781c7eac1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfe00258ad4e7dd17cbd193a99bea7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999cd3f410180f2167322b462a275f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974ae977915a2d31a0f29d3467150ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10dd2be09b5f19a86377bae431b674.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999cd3f410180f2167322b462a275f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a2f2722ca3ffe604b53b172b3fe9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc156e17e1f2466e848577c13819e33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999cd3f410180f2167322b462a275f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc16694aea4aa6768fc5e44cd480bfc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d006975bf85464670ef6679cac944.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999cd3f410180f2167322b462a275f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a832251f3bfb21d318cd8079730586.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25873b5d586879a8f2ff50a25c1b6b4b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999cd3f410180f2167322b462a275f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921a7e94e4dfe2da106ebd532f3cb88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3a57c35cf3d73e3f3188e28c4f197.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999cd3f410180f2167322b462a275f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6e7c629b9ad5832b58f75dd7045d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f7b6d2f57e331b15d3f9e84761901.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>