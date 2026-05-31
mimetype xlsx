--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8e3d3ef4a50036bb6687ab2267710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630ff1519ecb72dd44a9f6a2397d4ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfe00258ad4e7dd17cbd193a99bea7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed212dfbe9ef2cc200541c3dff60b4b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10dd2be09b5f19a86377bae431b674.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee9b5cfb18ed322197c7ac57286bc7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc156e17e1f2466e848577c13819e33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd2813543c0a8b1a46bbdecaa7cb70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d006975bf85464670ef6679cac944.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453490b0d27fd62f332ca34a8881b4b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25873b5d586879a8f2ff50a25c1b6b4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5e2986f3547e96a1b03b8317150a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3a57c35cf3d73e3f3188e28c4f197.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8681f28af0cf843da2a27aca3fbedb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73a3e68d8b3a5ab9b2376e9117515.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f7b6d2f57e331b15d3f9e84761901.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7c3c4c10825762b8203bdb28c4170.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>