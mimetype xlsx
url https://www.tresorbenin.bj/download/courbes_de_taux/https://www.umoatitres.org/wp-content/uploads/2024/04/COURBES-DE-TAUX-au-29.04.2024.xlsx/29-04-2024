--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630ff1519ecb72dd44a9f6a2397d4ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d25c0869c462012c8086834df9017.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7be06946c20d11c964f1f09df89e35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed212dfbe9ef2cc200541c3dff60b4b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d25c0869c462012c8086834df9017.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62998f5cf607cee26c2ef44063c03f5d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee9b5cfb18ed322197c7ac57286bc7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d25c0869c462012c8086834df9017.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc211da0bfc608c3473ceffe6243272.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd2813543c0a8b1a46bbdecaa7cb70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d25c0869c462012c8086834df9017.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c90905368407a9ba7c4af18433feb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453490b0d27fd62f332ca34a8881b4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d25c0869c462012c8086834df9017.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4d5335c45e481df0bc7565b789710.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5e2986f3547e96a1b03b8317150a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d25c0869c462012c8086834df9017.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfce0ba9f683e782742c684320de870.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8681f28af0cf843da2a27aca3fbedb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d25c0869c462012c8086834df9017.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68662cd6caac5f3865b01cea28a78f76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b43a8358cfff7bd9593202625041b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7c3c4c10825762b8203bdb28c4170.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d25c0869c462012c8086834df9017.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0ae27150ee8a85501fc174969898e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>