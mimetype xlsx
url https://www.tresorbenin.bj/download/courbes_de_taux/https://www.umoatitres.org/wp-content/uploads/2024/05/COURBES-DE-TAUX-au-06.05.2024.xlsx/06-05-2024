--- v1 (2026-03-30)
+++ v2 (2026-08-14)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d364722c014e05408fcab783a08766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1649ad55551e77785d77ecfcc27eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1b485e94bd26465373cbb8baeee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03994f6ad2af26f3b22b5193f98346cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d364722c014e05408fcab783a08766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a963b2a030366ea8e3b90748262db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1b485e94bd26465373cbb8baeee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb00f1085816a14e4a2d709980e444.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d364722c014e05408fcab783a08766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796d733b3391d5e0e3f70d72a97c363.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1b485e94bd26465373cbb8baeee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2da17ad4bcf34c19e27f9c46f5128.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d364722c014e05408fcab783a08766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec3885a594e4c0ad40414dcbfc1547.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1b485e94bd26465373cbb8baeee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2458558ba3e5bf36d83b2822c3340f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d364722c014e05408fcab783a08766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abe13208576e611f4fdfd144846a55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1b485e94bd26465373cbb8baeee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61695f50ef2b15ac6afdba8a1461273a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d364722c014e05408fcab783a08766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c83baed6130fda79177a7481b2ff7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1b485e94bd26465373cbb8baeee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbf6fdcc2d7d8f32974e1f9d2e8d19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d364722c014e05408fcab783a08766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea7662cac6c56af79d33385393dd8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1b485e94bd26465373cbb8baeee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5523a62836c8a85cfc72b7e332b94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d364722c014e05408fcab783a08766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4564abbd0c8140258d8a1d0c35326.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1b485e94bd26465373cbb8baeee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240a4c0ff11ededfb87095f33cd1b48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>