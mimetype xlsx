--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692628119d3e585190059cd87bbc58e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1e0394ab5dcb5eaaa2cdec4de33ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4529b8bbf553eaf9da906ffeb6f01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692628119d3e585190059cd87bbc58e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e8e3011148d892fbccbce92b704bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790cd000834a4559408f7c89e99fe5e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692628119d3e585190059cd87bbc58e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748eddfb6d73350e98121bd2b82c795a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30efd367c1f50f3205b89b94c18c3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692628119d3e585190059cd87bbc58e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cc1df1c9412c50eb8dac8419707a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab7482a8804257ae44fd70f6ad0d18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692628119d3e585190059cd87bbc58e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c4d339d5ab420a8d63e1aa156c6a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a4cc7afae1e9b5bd19832beac3381.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692628119d3e585190059cd87bbc58e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9250a81856db5709e17f7509be18572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116647b8ed61a387e49be95e73dfdea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692628119d3e585190059cd87bbc58e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9be55a5e6a5a6a218e93e02aba798.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3800e938b8e5fa6cd5fb654afc621.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692628119d3e585190059cd87bbc58e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4dae2c379a0d8dbfb797ea918efa8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4aaaa7a9dd778fd7dbcbc238b573d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>