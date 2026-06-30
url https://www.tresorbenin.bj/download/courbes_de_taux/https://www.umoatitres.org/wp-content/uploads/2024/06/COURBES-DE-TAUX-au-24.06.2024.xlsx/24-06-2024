--- v3 (2026-05-15)
+++ v4 (2026-06-30)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4529b8bbf553eaf9da906ffeb6f01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546475b12507b4d9fc35f78bf313e1f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae562a26f5ab81d4b6c3eb87f5ebf7e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790cd000834a4559408f7c89e99fe5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546475b12507b4d9fc35f78bf313e1f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bedd980b919c7b43ff8708f530d5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30efd367c1f50f3205b89b94c18c3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546475b12507b4d9fc35f78bf313e1f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e03c8ad64ab290a7a590e2b54091e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab7482a8804257ae44fd70f6ad0d18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546475b12507b4d9fc35f78bf313e1f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee63f39d157bf9cab57674cf170d3c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a4cc7afae1e9b5bd19832beac3381.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546475b12507b4d9fc35f78bf313e1f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2704b9d4d625067c1d6203022846b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116647b8ed61a387e49be95e73dfdea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546475b12507b4d9fc35f78bf313e1f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f35cdbd94409d61b48922fe3b98cc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3800e938b8e5fa6cd5fb654afc621.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546475b12507b4d9fc35f78bf313e1f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80692da5528121a4214ba2902178e7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771cca1f52fd2ea3995a1d575e393f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4aaaa7a9dd778fd7dbcbc238b573d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546475b12507b4d9fc35f78bf313e1f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95e2be3bdf8494296897cd19c93e94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>