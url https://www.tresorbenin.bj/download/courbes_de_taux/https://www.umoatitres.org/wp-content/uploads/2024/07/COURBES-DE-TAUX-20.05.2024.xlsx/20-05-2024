--- v1 (2026-03-30)
+++ v2 (2026-06-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb01648c4cad75dc6c058d7bd1abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181b61e08e2251f559f7f8a22f49337.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da39fc1835afdf3b29b6f7d68edf046.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb01648c4cad75dc6c058d7bd1abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013a49d536173cc87886d0f79e4bafa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6303d7e6d6433824134a1ba888ef8d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb01648c4cad75dc6c058d7bd1abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43ba240a1a755ae57f2eba6e9b9a67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74326dd8e2f1f4be2e4148547afbc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb01648c4cad75dc6c058d7bd1abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad848ab84af94ebd4415d97739e5417.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad432ae724db9d470a56e8b4fdd569b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb01648c4cad75dc6c058d7bd1abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a393a6c09de75cf5786f401bc3bd04b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23190962c7e62f277b9b78a128bdacfb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb01648c4cad75dc6c058d7bd1abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c99ff47858fc33a34592906215d2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d41e4311dd26ca6886c6badb1db61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb01648c4cad75dc6c058d7bd1abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e19098b9f4adf74dd52bf28947789.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fc13bbfe75347cf9724fc575be337.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb01648c4cad75dc6c058d7bd1abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb21ea094caeb531680d27affcff2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7e2653234ff84fd53f4031a6b9bce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>