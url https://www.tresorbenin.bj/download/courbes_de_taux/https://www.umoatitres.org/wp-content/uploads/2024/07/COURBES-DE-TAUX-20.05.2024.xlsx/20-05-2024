--- v2 (2026-06-15)
+++ v3 (2026-08-14)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da39fc1835afdf3b29b6f7d68edf046.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cb42167204b37b1332836b0f3ab69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6303d7e6d6433824134a1ba888ef8d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec139b24e055db87839c311d685b7e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74326dd8e2f1f4be2e4148547afbc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b40b27f24cb36c48b1a460d6c3361.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad432ae724db9d470a56e8b4fdd569b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dee57e073cfd756cf2d66d6182bb39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23190962c7e62f277b9b78a128bdacfb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef609cb3922761aff92bf74fb12ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d41e4311dd26ca6886c6badb1db61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5269d265aa58b9da6bcfd7a02154b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fc13bbfe75347cf9724fc575be337.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8d1f98a445a071dd9a353401dbd3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc6a994b295a51626aecad01f31aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7e2653234ff84fd53f4031a6b9bce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22460029a2db729ec679146bd08d6506.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>