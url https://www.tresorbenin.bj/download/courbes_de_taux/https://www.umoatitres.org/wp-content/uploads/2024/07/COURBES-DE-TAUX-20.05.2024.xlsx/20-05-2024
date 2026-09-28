--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cb42167204b37b1332836b0f3ab69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d94474358acfc6f771fb9f91b7532.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11176b961a2416e63833885a10f090.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec139b24e055db87839c311d685b7e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d94474358acfc6f771fb9f91b7532.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fb3ef40d6bb08491ce71ed347e0d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b40b27f24cb36c48b1a460d6c3361.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d94474358acfc6f771fb9f91b7532.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310575c8fa5b3c498ba6663e96a6e73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dee57e073cfd756cf2d66d6182bb39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d94474358acfc6f771fb9f91b7532.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145b79308e0786055825f2beaef750f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef609cb3922761aff92bf74fb12ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d94474358acfc6f771fb9f91b7532.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce62d772ccec6054e2e7a9f13440f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5269d265aa58b9da6bcfd7a02154b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d94474358acfc6f771fb9f91b7532.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753c6afc93a7e245c57dac7ec8ba76f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8d1f98a445a071dd9a353401dbd3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d94474358acfc6f771fb9f91b7532.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb87796c1f5a1be71765fabf7cc245f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c69410fa7b4222871642cc1b18ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22460029a2db729ec679146bd08d6506.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d94474358acfc6f771fb9f91b7532.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575228ffea1e51080992b76210033f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>