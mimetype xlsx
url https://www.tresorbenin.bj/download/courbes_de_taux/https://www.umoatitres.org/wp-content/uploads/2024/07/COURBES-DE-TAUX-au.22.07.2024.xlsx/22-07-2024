--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98273b68550af13f89928c0d933db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda19cf372d7bd7ef1f8c2ed55bdf775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e020ff8cbbbf9eb56492be5e75dc0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98273b68550af13f89928c0d933db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9158a6b12d0a2920daf1c3f0b6bbd11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217db2bcb733d089c4243670c8d52f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98273b68550af13f89928c0d933db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40531be4e7a261bdacaed6f82b00a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b50eb3de6127a37cb4a288cc79d8a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98273b68550af13f89928c0d933db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2735401b7ea8b72cca7f686f62d1465.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df529afb52c4355e957ebfa53723d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98273b68550af13f89928c0d933db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d77fff4591db4bd8e7714fed3b60fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d0b3db3e7d270d0c6759ab8e60b44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98273b68550af13f89928c0d933db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f08ecb1e0b2db6763436dd56a2887.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cc16a6de9c4b696a87a9e82fc0ba0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98273b68550af13f89928c0d933db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e57fdce26e6999d7dbe916fc8173e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0f09b421459fe589c38bac1074743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98273b68550af13f89928c0d933db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87243868dc6d609669d5f90e9f936430.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4adf3aeda6409f4828e77e3ba5089d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>