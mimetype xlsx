--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e020ff8cbbbf9eb56492be5e75dc0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160278308b02c2e4c6fa1caa0d01833f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217db2bcb733d089c4243670c8d52f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d466e6df04938c6577aecac611083.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b50eb3de6127a37cb4a288cc79d8a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481df84545c81a3d4b73d06fbd7ac062.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df529afb52c4355e957ebfa53723d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8a957d2facb786bcda77a24ac9e83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d0b3db3e7d270d0c6759ab8e60b44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac24209cd1f68b19bf05545f63a73b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cc16a6de9c4b696a87a9e82fc0ba0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91129d04039f04e26969ee606fdc7cf5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0f09b421459fe589c38bac1074743.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416954c3c1a089327479863c46ffde77.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe18893a093261763a39c8730eaf73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4adf3aeda6409f4828e77e3ba5089d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be672f32b1ffc358a9110509e863bebb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>