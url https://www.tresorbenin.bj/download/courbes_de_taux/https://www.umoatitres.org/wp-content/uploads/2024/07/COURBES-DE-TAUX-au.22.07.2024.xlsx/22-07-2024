--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160278308b02c2e4c6fa1caa0d01833f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2969fcf890471dc86c9d31382339.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06abd7ba67f2b1d3fc57ee50e29852b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d466e6df04938c6577aecac611083.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2969fcf890471dc86c9d31382339.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed81e277f8210b2d2db29fa24e5dc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481df84545c81a3d4b73d06fbd7ac062.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2969fcf890471dc86c9d31382339.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ffcb409e5ea675360d6b41616951a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8a957d2facb786bcda77a24ac9e83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2969fcf890471dc86c9d31382339.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebab8d0e7ab5a8da9e04fc9d6ae952.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac24209cd1f68b19bf05545f63a73b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2969fcf890471dc86c9d31382339.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68ec4b5133c4cd1bb409e473427b3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91129d04039f04e26969ee606fdc7cf5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2969fcf890471dc86c9d31382339.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8224fdb040038ed2cf688445b6284.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416954c3c1a089327479863c46ffde77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2969fcf890471dc86c9d31382339.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca4e1a142bff415cd6d1b43a0bb3fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe970d872b41e07842374be54f4fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be672f32b1ffc358a9110509e863bebb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2969fcf890471dc86c9d31382339.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856261549b991e6f6f687e0b5fd05aa3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>