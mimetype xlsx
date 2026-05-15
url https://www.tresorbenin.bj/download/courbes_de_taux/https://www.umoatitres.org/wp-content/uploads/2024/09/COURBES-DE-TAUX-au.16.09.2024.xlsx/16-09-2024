--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def753b46dac6b84eadf4b88977b5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e67c85e4731b13808bd3688e73493.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a240087f78f2eee38b872be1f9156.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def753b46dac6b84eadf4b88977b5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd87dd57387725fadb4d01437dc3b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05442fb294bb80dbc74c58075a95f7e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def753b46dac6b84eadf4b88977b5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4448f5e23d40c9b56c95d1e74dfe3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb1338446a8a699159e3c0b197733.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def753b46dac6b84eadf4b88977b5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a8db4e93596e41f3869c2129856fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b92ae1cba9c2c991d080939e9b0d3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def753b46dac6b84eadf4b88977b5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c0d265d124710489695e66e5690e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c7e90edd2b02a883780b60c6d0f9f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def753b46dac6b84eadf4b88977b5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c97d57f8feb8dc348776335890664c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22b136e46371a4b4696b08841510e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def753b46dac6b84eadf4b88977b5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c1e619b56a87c7e4eda670fb0da6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6bfd85c2aea14a05c9b13f882cf55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def753b46dac6b84eadf4b88977b5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f943bdb2b8d6325e4fbd8c60bb295.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd53d7459d4089b94a146d226a9560.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>