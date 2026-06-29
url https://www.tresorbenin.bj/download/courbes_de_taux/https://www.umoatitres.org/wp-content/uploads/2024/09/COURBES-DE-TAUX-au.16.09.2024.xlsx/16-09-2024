--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a240087f78f2eee38b872be1f9156.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93544414f6e6dfc02e518c63865363d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05442fb294bb80dbc74c58075a95f7e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b084ab892a320e1ef6dd97a489721.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb1338446a8a699159e3c0b197733.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2136978c2d83b99adf11398f516f5c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b92ae1cba9c2c991d080939e9b0d3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88db60b67ea4fafe56a70b43a160a73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c7e90edd2b02a883780b60c6d0f9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b94d589207ecfdd8250477a3145ee2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22b136e46371a4b4696b08841510e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802066e2384bbc25d182e982d110c770.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6bfd85c2aea14a05c9b13f882cf55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f994530c9d78691e7200fceea9ced9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a49e46d038721d096eefa26ade302.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd53d7459d4089b94a146d226a9560.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac522622a32d7ebb826a50c4f72b6af8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>