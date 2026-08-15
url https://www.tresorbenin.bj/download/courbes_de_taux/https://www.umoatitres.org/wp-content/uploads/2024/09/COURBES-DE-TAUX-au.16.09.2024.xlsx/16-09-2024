--- v4 (2026-06-29)
+++ v5 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93544414f6e6dfc02e518c63865363d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b0279074a1f7c415e15aa8cea1e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c79b0637055f126e1a14636cb32d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b084ab892a320e1ef6dd97a489721.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b0279074a1f7c415e15aa8cea1e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487b08dce87b6c7b15a86df9e9aba59.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2136978c2d83b99adf11398f516f5c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b0279074a1f7c415e15aa8cea1e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a3989bb656ca44be406c29a84f94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88db60b67ea4fafe56a70b43a160a73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b0279074a1f7c415e15aa8cea1e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9ea00d154d2a0d2f8a3a17c3c0db8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b94d589207ecfdd8250477a3145ee2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b0279074a1f7c415e15aa8cea1e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce426f67b9f8a32af3b46551915788.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802066e2384bbc25d182e982d110c770.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b0279074a1f7c415e15aa8cea1e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c8b1f2e1d941a462badbfaf175b38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f994530c9d78691e7200fceea9ced9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b0279074a1f7c415e15aa8cea1e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817c7103fa6138a71f5d9a4f142443c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2781c540e49a9d0f0d875f75e4351b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac522622a32d7ebb826a50c4f72b6af8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b0279074a1f7c415e15aa8cea1e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7bb1e31ba79cd5bc137bd01e2f220.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>